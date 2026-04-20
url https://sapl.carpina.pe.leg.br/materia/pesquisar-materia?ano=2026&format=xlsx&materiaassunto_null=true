--- v0 (2026-02-27)
+++ v1 (2026-04-20)
@@ -10,322 +10,564 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="972" uniqueCount="404">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ata1</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/</t>
+    <t>http://sapl.carpina.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025 -2028) Legislatura</t>
   </si>
   <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 2ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025 -2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 3ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025 -2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025 -2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025 -2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025 -2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025-2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025-2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025-2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura (2025-2028) Legislatura</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Júnior de Salete</t>
+  </si>
+  <si>
+    <t>Indica, conforme o artigo 217 inciso VI do Regimento Interno, à Chefe do Poder Executivo Municipal a necessidade de analisar e encaminhar a esta Casa Legislativa Projeto de Lei, enviado em anexo, que institui e destina uma área para estacionamento e apoio de caminhões de frete no município de Carpina.</t>
+  </si>
+  <si>
     <t>971</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Maria Eduarda Baima Teixeira Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_do_poder_executivo_001-2026.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_do_poder_executivo_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa do Município de Carpina, revoga normas eivadas de inconstitucionalidade, altera as Leis Municipais nº 2.043/2025, 2.058/2025, 2.088/2025 e 2.067/2025, disciplina a competência sobre iluminação pública, regulamenta descontos em folha para beneficiários do Instituto de Previdência (IPMC) e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/972/projeto_de_lei_do_poder_executivo_002-2026.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/972/projeto_de_lei_do_poder_executivo_002-2026.pdf</t>
   </si>
   <si>
     <t>Institui e organiza o sistema municipal de educação de carpina, e dá outras providências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/973/ilovepdf_merged_8.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/973/ilovepdf_merged_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de parte de área verde, sua transformação em área institucional, autoriza a construção de equipamento público de educação (Creche Municipal) no Loteamento Prata Fina, e dá outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_004.2026.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_004.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação e reestruturação do conselho municipal de saúde de carpina e dá outras providências</t>
   </si>
   <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/projeto_de_lei_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 1.821, de 02 de dezembro de 2021, que dispõe sobre o Conselho Municipal de Segurança Alimentar e Nutricional – COMSEA do Município de Carpina/PE, para redefinir a composição do Conselho, assegurar a paridade de gênero, estabelecer critérios para o processo eleitoral dos representantes da sociedade civil e instituir a composição da Diretoria do Conselho.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/projeto_de_lei_006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Fornecimento de Materiais de Higiene e Proteção Pessoal aos comerciantes que atuam nas feiras livres do Município de Carpina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/projeto_de_lei_007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.043/2025, a Lei Municipal nº 3.020/2026, desloca competências para a Secretaria Municipal de Infraestrutura e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei_008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal, por meio de seus Secretários, do Prefeito e dos Procuradores Municipais, a celebrarem acordos e transações em processos administrativos e judiciais em que o Município de Carpina for interessado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/projeto_de_lei_009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Secretaria Municipal de Licitações, Contratos e Compras, altera as Leis Municipais nº 2.043/2025 e 2.088/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/projeto_de_lei_010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do Piso Municipal do Magistério Público da Educação Básica do Município de Carpina, Estado de Pernambuco, para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>974</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/974/projeto_de_lei_do_poder_legislativo_001_de_2026_2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/974/projeto_de_lei_do_poder_legislativo_001_de_2026_2.pdf</t>
   </si>
   <si>
     <t>Fica nomeada a Policlínica Dr. Aldo Mota</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>Dr. Paulo Fernando</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_01_2026_denominacao_praca_lecia_tavares_de_souza_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_01_2026_denominacao_praca_lecia_tavares_de_souza_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Lécia Tavares de Souza a praça em frente ao Parque de Eventos Jota Cândido, e dá outras providências.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>Gaspar da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_de_autoria_do_poder_legislativo_no_03-2026.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_de_autoria_do_poder_legislativo_no_03-2026.docx</t>
   </si>
   <si>
     <t>Altera a redação do inciso I do Art. 3º da Lei Municipal nº 2.053, de 29 de janeiro de 2025, visando ampliar o prazo de graduação para ingresso no Programa Tutor Institucional de Bolsas para a Educação Básica - PTIBEB, e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2025-2026)</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_cotas_negros_pardos_indiginas_e_quilombolas.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_cotas_negros_pardos_indiginas_e_quilombolas.docx</t>
   </si>
   <si>
     <t>Institui a política de ações afirmativas mediante reserva de vagas para pessoas negras, pardas, indígenas e quilombolas nos concursos públicos e processos seletivos no âmbito da câmara municipal de Carpina/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>5</t>
-[...4 lines deleted...]
-  <si>
     <t>Institui na educação do Carpina nas redes municipal e privada, educação de proteção Animal no ensino fundamental 1 e 2 no âmbito do município do Carpina, e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Guilherme de Lia</t>
   </si>
   <si>
-    <t>Nomear a rua do lot Cajá Quadra 04,lot 46. de Manoel Casaca Filho.</t>
+    <t>Dispõe sobre a denominação da Rua Manoel Casaca Filho e dá outras providências</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>Wedja de Bila</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1025/lei_licenca_maternidade.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o regime de licença-maternidade e licença-paternidade dos agentes políticos do Poder Executivo e do Poder Legislativo do Município de Carpina, disciplina o modelo de custeio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_selo_empresa_amiga_da_mulher_carpina.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Carpina, o selo "Empresa Amiga da Mulher" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do componente curricular "Direitos Humanos: Enfrentamento à Violência contra Meninas e Mulheres e Combate ao Racismo" na Rede Municipal de Ensino de Carpina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_lei_02_2026_veta_homenagens_a_ditaduras.pdf</t>
+  </si>
+  <si>
+    <t>Veda à Administração Pública do município de Carpina realizar qualquer tipo de homenagem ou exaltação ao Golpe Civil-Militar de 1964 e ao período da ditadura, bem como a atos ou fatos caracterizados por preconceito ou discriminação racial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Fica denominada Rua Ester Nazário Coutinho</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Cássia do Moinho</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto_de_lei_012-2026_-_botao_de_panico.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal “Botão do Pânico / Aplicativo de Segurança”, destinado a mulheres em situação de violência doméstica e familiar, especialmente aquelas amparadas por medidas protetivas de urgência, no âmbito do Município de Carpina, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Chic do Camarão</t>
+  </si>
+  <si>
+    <t>“Fica denominado o Laboratório Municipal, em homenagem ao Sr. William Coelho Muniz.”</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_03_2026_campanha_eventos_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de veiculação de campanhas educativas de combate à violência contra a mulher em eventos públicos realizados ou apoiados pelo Município de Carpina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/proj._de_lei_j._candido.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de praça pública e dá outras providências.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Airton Mozart Valadares Vieira Pires do Tribunal de Justiça de Pernambuco.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Fernando Cerqueira Norberto dos Santos do Tribunal de Justiça de Pernambuco.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Humberto Costa Vasconcelos Júnior do Tribunal de Justiça de Pernambuco.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Paulo Augusto de Freitas Oliveira do Tribunal de Justiça de Pernambuco.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Ricardo de Oliveira Paes Barreto do Tribunal de Justiça de Pernambuco.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Stênio José de Sousa Neiva Coêlho do Tribunal de Justiça de Pernambuco.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Desembargador Washington Luís Macêdo de Amorim do Tribunal Regional Eleitoral de Pernambuco.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Doutor Demetrius Henrique da Silva Oliveira Secretário-Geral da OAB Carpina.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Xandinho</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Carpinense à Senhora Doutora Juíza Mariana Vieira Sarmento, do Tribunal de Justiça de Pernambuco</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Faraó</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_decreto_pedro_silveira.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_decreto_pedro_silveira.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Pedro Silveira e dá outras providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede o Título de Cidadã Carpinense à Sra. Dra. Schamkypou Bernardo Bezerra e dá outras providências.</t>
   </si>
   <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>Concede o titulo do cidadão carpinenses ao Sr. Lutz Júnio Oliveira Santos Brito e Victor e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/projeto_de_decreto_legislativo_01_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Carpinense ao Senhor Miguel Cavalcanti de Petribú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Resolução nº 010 de 31 de outubro de 2024 (Regimento Interno) da Câmara Municipal do Carpina - PE._x000D_
+Dispositivo da Resolução:_x000D_
+Art. 146, § 1° Achando-se presente na Casa, pelo menos, a 1/3 (um terço) do número total de Vereadores, desprezada a fração, o Presidente declarará aberta a reunião, proferindo as “Sob a proteção de Deus e em nome do povo Carpinense, iniciamos nossos trabalhos.”</t>
+  </si>
+  <si>
     <t>975</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 001 de 2026</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 002 de 2026</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 003 de 2026</t>
   </si>
   <si>
     <t>978</t>
@@ -357,214 +599,687 @@
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 004 de 2026</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 005 de 2026</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 006 de 2026</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 007 de 2026</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 008 de 2026</t>
   </si>
   <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 002 de 2026</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 004 de 2026</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 005 de 2026</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 006 de 2026</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de emenda parlamentar 001 e 002 de 2026 ao Projeto de Lei da Câmara nº 007 de 2026</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 007 de 2026</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 008 de 2026</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 010 de 2026</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 011 de 2026</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 012 de 2026</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 13 de 2026</t>
+  </si>
+  <si>
     <t>970</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Escrito</t>
   </si>
   <si>
-    <t>Wedja de Bila</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_01.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_01.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, construa uma creche municipal ao lado da escola técnica Maria Eduarda, no bairro São José.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_n_o005.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_n_o005.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da rua Pau Brasil, localizada no bairro de Florestinha.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Neto de Kakai, Dr. Paulo Fernando</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/989/req00126.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/989/req00126.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, apresente informações sobre o ocorrido com o veículo da coleta de lixo e a regularidade dos serviços da coleta.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>Chic do Camarão</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/991/votos_de_aplausos_2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/991/votos_de_aplausos_2.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS para toda _x000D_
 Corporação da Contra Resposta da 2ª Companhia do 2º Batalhão (Batalhão João Fernandes), em nome de toda equipe, especialmente do 1º Tenente do Quadro de Oficiais dos Policiais Militares de Pernambuco o Sr. Valter Pascoal Neto que vem desempenhando um brilhante trabalho.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>Cássia do Moinho</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, adote as medidas necessárias para viabilizar a distribuição de kits de materiais escolares aos alunos da rede municipal de ensino, contendo ítens básicos  indispensáveis ao desenvolvimento das atividades pedagógicas.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_01_2026_asfalto_rua_06_bairro_novo_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_01_2026_asfalto_rua_06_bairro_novo_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a pavimentação asfáltica na Rua 06, localizada no bairro Novo.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie o calçamento da rua da Algarobas em Florestinha, e asfalto na rua principal de Florestinha, e a rua da Ecologia também em Florestinha.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a padronização do fardamento dos mototaxistas contendo o brasão do município.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_02.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_02.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da rua Santa Catarina, no bairro Santa Cruz que fica interligada com a Av. Professora Amélia Lemos, essas ruas dão acesso aos bairros, Ipsep e Madre Rosa, facilitando o deslocamento da população que segue no sentido do bairro Novo, UPA, e cidades circunvizinhas como Tracunhaém e Nazaré da Mata.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Dr. Fernando Augusto</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/requerimento_0126.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/requerimento_0126.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, e a Ilma. Sra. Patrícia Amélia, Secretária de Saúde do Município, proposição no sentido de que as mesmas, adotem as providências cabíveis, em caráter de urgência, para agilizar a realização de exames de tomografia computadorizada e ressonância magnética no âmbito da rede pública de saúde do município.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_02.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, adote as providências cabíveis para promover o desapropriamento do imóvel pertencente a antiga Telemar, localizado neste município, com a finalidade de implantação de uma Escola Técnica Municipal, uma creche infantil ou um centro de autismo ou qualquer outro aproveitamento conforme a necessidade do município.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Dr. Wagner</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_mercado_publico.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a manutenção da rede elétrica do Mercado Público bem como a troca dos disjuntores.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma providencie a construção do calçamento e saneamento do início da rua Tavares de Lima no entorno do Posto de Saúde do Carneiro Leão e na lateral da rua Farmacêutico Firmo Rangel também no Carneiro Leão, localizada ao lado da igreja evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Neto de Kakai</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento001.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento001.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a aquisição de serviço de internet via satélite por meio da tecnologia Starlink para os ônibus universitários públicos do município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>15</t>
-[...5 lines deleted...]
-    <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção do calçamento e saneamento da segunda etapa da Rua Nova Descoberta, até a estrada de acesso ao bairro de Florestinha, no bairro São José, neste município.</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da segunda etapa da Rua Nova Descoberta, até a estrada de acesso ao bairro de Florestinha, no bairro São José, neste município.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1021/requer._002.2026_upae_carpina.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma providencie a pavimentação asfáltica da via localizada em frente a UPAE, especialmente na área de entrada e saída de pedestres e veículos.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/requerimento_-_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, por intermédio da Coordenadoria Municipal de Defesa Civil, encaminhe para esta Casa Legislativa as seguintes informações: _x000D_
+1. Cópia do Plano de Contingência atualizado para o período chuvoso do ano de _x000D_
+2026; _x000D_
+2. Relatório técnico atualizado contendo o mapeamento detalhado das áreas _x000D_
+classificadas como de risco no município; _x000D_
+3. Descrição das estratégias e ações preventivas adotadas para mitigação de danos _x000D_
+causados por chuvas intensas; _x000D_
+4. Plano de ação emergencial a ser executado em situações de enchentes, _x000D_
+alagamentos e deslizamentos de terra; _x000D_
+5. Informações acerca da estrutura disponível para atendimento à população em _x000D_
+caso de emergência, incluindo: _x000D_
+o Relação e capacidade dos abrigos provisórios;</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_dr._fernando_augusto__4.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, e ao Ilmo. Sr. Tiago Grassi, Secretário de Infraestrutura, proposição no sentido de que os mesmos providenciem a construção do calçamento, drenagem e iluminação da 4° Travessa da rua Jaime Vicente Pereira Filho no bairro Novo.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_3.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, adotade as providências necessárias objetivando a construção do calçamento e saneamento das seguintes vias públicas: rua Irmã Lucília Leite de Morais; e da 4ª e 5ª Travessa da rua Irmã Lucília Leite de Morais.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>Preto do IPSEP</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de um posto de saúde na Cohab 1.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/requerimento_1011.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, conceda prioridade no auxílio aluguel para mulheres vítimas de violência doméstica do município de Carpina.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, em parceira com a Câmara Municipal  de Carpina realize uma audiência pública abrindo espaço para discutir a criação de um Conselho Feminino Municipal ou Conselho da Mulher e envie para esta casa legislativa um projeto de lei criando o referido conselho.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/requerimento-_gaspar.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o cumprimento da lei federal de n° 14.737 de 27 de novembro de 2023 para garantir às mulheres o direito a um acompanhante maior de idade em consultas, exames, procedimentos e internações tanto na rede pública quanto na rede privada.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_dr_fernando_augusto_dia_das_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a criação e instalação do “Banco Vermelho” em praças e espaços públicos do município, como forma de conscientização e combate à violência contra a mulher.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/req0226.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a criação do Programa Municipal de Incentivo ao Esporte Feminino em Carpina.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS a todas as mulheres do município de Carpina, em reconhecimento pela passagem do Dia Internacional da Mulher, celebrado em 08 de março.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a instituição de um programa de autonomia financeira para as mulheres de baixa renda em situação de violência doméstica e familiar, no município.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a Implementação do "Mamóvel" (exames de mamografia móvel), no município.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_03_2026_calcamento_rua_projetada_04.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento na rua Projetada 04 no Loteamento Três Marias.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Heitor Lapa</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1054/req_pmsb_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, encaminhe para esta casa legislativa o Plano Municipal de Saneamento Básico.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, por meio das Secretarias competentes, determine a instalação de banheiros exclusivos para mulheres em uma área privativa destinada a mulheres e crianças, durante a realização de festas públicas, eventos culturais, shows e demais programações promovidas ou apoiadas pelo Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/complemento_antonio_cavalcante_.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o complemento do calçamento da rua Antônio Cavalcante de Albuquerque, localizada na Senzala.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento na rua Mariza Maria de Souza no Loteamento Santana.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/req0326.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da rua José Bernardo da Silva, na 7 etapa do bairro do Cajá.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado ao Exmo. Sr. Bruno Lezan Bittencourt, Superintendente Regional do DNIT no estado de Pernambuco, proposição no sentido de que o mesmo, providencie a instalação de uma lombada eletrônica e um semáforo em frente a UPA, fundamental para garantir a segurança dos pacientes, funcionários e pedestres.</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma providencie a continuidade da rua Martins Júnior com a extensão das ruas projetadas 1 e 2 em Três Marias.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, adote as medidas necessárias objetivando que Hidelbrando Marques seja o grande homenageado no São João do município.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1072/requerimento0426.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a implantação do programa de Motolâncias do SAMU em Carpina.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/req_ruajoserodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, povidencie a realização da capinação, coleta de resíduos sólidos, tratamento de esgoto, drenagem das águas pluviais, calçamento e construção de uma ponte na Rua José Rodrigues da Silva, localizada no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/requerimento_04_2026_ubs_tres_marias_i.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do imóvel próprio da Unidade Básica de Saúde Três Marias I no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_06.docx</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a implantação de uma cozinha comunitária no Bairro Novo.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento_003.2026_ubs_caja_iii.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma providencie a instalação da unidade própria UBS Cajá III, no bairro do Cajá.</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS para a professora Severina Maria da Silva pelo brilhante trabalho desenvolvido no municipio de Carpina.</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Municíio de Carpina, proposição no sentido de que a mesma, providencie a pintura e sinalização de todos os quebra-molas da cidade.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/requerimento_05_2026_calcamento_rua_alexandre_ribeiro_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da Rua Alexandre Ribeiro Maciel, localizada no bairro São José.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS para o empresário Baldini proprietário da hamburgueria bombachiando no município.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/requerimento_06_2026_atendimento_noturno_ubs_cha_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a implantação do atendimento noturno mensal na UBS de Chã do Meio.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/requerimento_dr._fernando_augusto_-1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina e ao Ilmo. Sr. Tiago Grassi, Secretário de Infraestrutura,  proposição no sentido de que os mesmos, providenciem o calçamento, drenagem e iluminação da Rua Projetada 49 no bairro Novo.</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/req_contencaodeencosta_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a execução de medidas estruturais de redução de risco, com contenção de encosta, no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/req._04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de uma creche no bairro do Cajá.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>EMP</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/emenda_modificativa_01_2026_plc_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 01 AO PROJETO DE LEI DA CÂMARA Nº 07/2026.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_aditiva_01_2026_plc_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA 001 AO PROJETO DE LEI DA CÂMARA Nº 07/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -868,67 +1583,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_do_poder_executivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/972/projeto_de_lei_do_poder_executivo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/973/ilovepdf_merged_8.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_004.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/974/projeto_de_lei_do_poder_legislativo_001_de_2026_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_01_2026_denominacao_praca_lecia_tavares_de_souza_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_de_autoria_do_poder_legislativo_no_03-2026.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_cotas_negros_pardos_indiginas_e_quilombolas.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_decreto_pedro_silveira.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_01.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_n_o005.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/989/req00126.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/991/votos_de_aplausos_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_01_2026_asfalto_rua_06_bairro_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_02.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/requerimento_0126.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento001.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/971/projeto_de_lei_do_poder_executivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/972/projeto_de_lei_do_poder_executivo_002-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/973/ilovepdf_merged_8.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1015/projeto_de_lei_004.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/projeto_de_lei_005.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/projeto_de_lei_006.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/projeto_de_lei_007.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/projeto_de_lei_008.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/projeto_de_lei_009.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/projeto_de_lei_010.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/974/projeto_de_lei_do_poder_legislativo_001_de_2026_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1008/projeto_de_lei_01_2026_denominacao_praca_lecia_tavares_de_souza_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1014/projeto_de_lei_de_autoria_do_poder_legislativo_no_03-2026.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/projeto_de_lei_cotas_negros_pardos_indiginas_e_quilombolas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1025/lei_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/projeto_selo_empresa_amiga_da_mulher_carpina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_lei_02_2026_veta_homenagens_a_ditaduras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto_de_lei_012-2026_-_botao_de_panico.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/projeto_de_lei_03_2026_campanha_eventos_municipais.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/proj._de_lei_j._candido.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_decreto_pedro_silveira.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/projeto_de_decreto_legislativo_01_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/970/requerimento_01.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/979/requerimento_n_o005.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/989/req00126.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/991/votos_de_aplausos_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/993/requerimento_01_2026_asfalto_rua_06_bairro_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_02.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/requerimento_0126.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1013/requerimento001.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1021/requer._002.2026_upae_carpina.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/requerimento_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_dr._fernando_augusto__4.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/requerimento_1011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/requerimento-_gaspar.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_dr_fernando_augusto_dia_das_mulheres.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/req0226.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_03_2026_calcamento_rua_projetada_04.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1054/req_pmsb_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/complemento_antonio_cavalcante_.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/req0326.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1072/requerimento0426.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/req_ruajoserodrigues.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/requerimento_04_2026_ubs_tres_marias_i.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento_06.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento_003.2026_ubs_caja_iii.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/requerimento_05_2026_calcamento_rua_alexandre_ribeiro_maciel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/requerimento_06_2026_atendimento_noturno_ubs_cha_do_meio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/requerimento_dr._fernando_augusto_-1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/req_contencaodeencosta_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/req._04.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/emenda_modificativa_01_2026_plc_07_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_aditiva_01_2026_plc_07_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -945,1222 +1660,3161 @@
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>50</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="G16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>50</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>50</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="H18" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="H19" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>49</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="H20" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="H21" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="F22" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="H22" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H23" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F24" t="s">
+        <v>86</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="H24" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="E25" t="s">
+      <c r="H25" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" t="s">
+        <v>94</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H26" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
         <v>98</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H28" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>102</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="D29" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E29" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F29" t="s">
+        <v>103</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F30" t="s">
+        <v>45</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="H30" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E31" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F31" t="s">
+        <v>45</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E32" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F32" t="s">
+        <v>86</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="H32" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E33" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F33" t="s">
+        <v>45</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E34" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F34" t="s">
+        <v>119</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="E35" t="s">
-        <v>92</v>
+        <v>82</v>
+      </c>
+      <c r="F35" t="s">
+        <v>124</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="E36" t="s">
-        <v>119</v>
+        <v>82</v>
       </c>
       <c r="F36" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="H36" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="E37" t="s">
-        <v>119</v>
+        <v>82</v>
       </c>
       <c r="F37" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="H37" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E38" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="H38" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E39" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="H39" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="D40" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E40" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H40" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E41" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>136</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="H41" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E42" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E43" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>136</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E44" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>145</v>
+        <v>13</v>
       </c>
       <c r="H44" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E45" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>149</v>
+        <v>13</v>
       </c>
       <c r="H45" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E46" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="F46" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="D47" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E47" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="F47" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H47" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>159</v>
+        <v>115</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="E48" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>94</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H48" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>161</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
+        <v>118</v>
+      </c>
+      <c r="D49" t="s">
+        <v>135</v>
+      </c>
+      <c r="E49" t="s">
+        <v>136</v>
+      </c>
+      <c r="F49" t="s">
+        <v>153</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>123</v>
+      </c>
+      <c r="D50" t="s">
+        <v>135</v>
+      </c>
+      <c r="E50" t="s">
+        <v>136</v>
+      </c>
+      <c r="F50" t="s">
+        <v>86</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
         <v>166</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
         <v>167</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E51" t="s">
+        <v>168</v>
+      </c>
+      <c r="F51" t="s">
+        <v>103</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" t="s">
+        <v>172</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" t="s">
+        <v>172</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" t="s">
+        <v>171</v>
+      </c>
+      <c r="E54" t="s">
+        <v>172</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H54" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>178</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>171</v>
+      </c>
+      <c r="E55" t="s">
+        <v>172</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" t="s">
+        <v>171</v>
+      </c>
+      <c r="E56" t="s">
+        <v>172</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>182</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>28</v>
+      </c>
+      <c r="D57" t="s">
+        <v>171</v>
+      </c>
+      <c r="E57" t="s">
+        <v>172</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58" t="s">
+        <v>171</v>
+      </c>
+      <c r="E58" t="s">
+        <v>172</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>186</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59" t="s">
+        <v>171</v>
+      </c>
+      <c r="E59" t="s">
+        <v>172</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>188</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" t="s">
+        <v>171</v>
+      </c>
+      <c r="E60" t="s">
+        <v>172</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>190</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>40</v>
+      </c>
+      <c r="D61" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>192</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>115</v>
+      </c>
+      <c r="D62" t="s">
+        <v>171</v>
+      </c>
+      <c r="E62" t="s">
+        <v>172</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>194</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>118</v>
       </c>
-      <c r="E50" t="s">
+      <c r="D63" t="s">
+        <v>171</v>
+      </c>
+      <c r="E63" t="s">
+        <v>172</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>196</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>123</v>
+      </c>
+      <c r="D64" t="s">
+        <v>171</v>
+      </c>
+      <c r="E64" t="s">
+        <v>172</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>198</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>127</v>
+      </c>
+      <c r="D65" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" t="s">
+        <v>172</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>200</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>131</v>
+      </c>
+      <c r="D66" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" t="s">
+        <v>172</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>202</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" t="s">
+        <v>171</v>
+      </c>
+      <c r="E67" t="s">
+        <v>172</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>205</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>206</v>
+      </c>
+      <c r="D68" t="s">
+        <v>171</v>
+      </c>
+      <c r="E68" t="s">
+        <v>172</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>208</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>209</v>
+      </c>
+      <c r="D69" t="s">
+        <v>171</v>
+      </c>
+      <c r="E69" t="s">
+        <v>172</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>211</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>212</v>
+      </c>
+      <c r="D70" t="s">
+        <v>171</v>
+      </c>
+      <c r="E70" t="s">
+        <v>172</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>214</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>215</v>
+      </c>
+      <c r="D71" t="s">
+        <v>171</v>
+      </c>
+      <c r="E71" t="s">
+        <v>172</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>217</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>218</v>
+      </c>
+      <c r="D72" t="s">
+        <v>171</v>
+      </c>
+      <c r="E72" t="s">
+        <v>172</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>220</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>221</v>
+      </c>
+      <c r="D73" t="s">
+        <v>171</v>
+      </c>
+      <c r="E73" t="s">
+        <v>172</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>223</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>224</v>
+      </c>
+      <c r="D74" t="s">
+        <v>171</v>
+      </c>
+      <c r="E74" t="s">
+        <v>172</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>226</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>227</v>
+      </c>
+      <c r="D75" t="s">
+        <v>171</v>
+      </c>
+      <c r="E75" t="s">
+        <v>172</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H75" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>229</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>230</v>
+      </c>
+      <c r="E76" t="s">
+        <v>231</v>
+      </c>
+      <c r="F76" t="s">
+        <v>103</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H76" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>234</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>16</v>
+      </c>
+      <c r="D77" t="s">
+        <v>230</v>
+      </c>
+      <c r="E77" t="s">
+        <v>231</v>
+      </c>
+      <c r="F77" t="s">
+        <v>100</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H77" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>237</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" t="s">
+        <v>230</v>
+      </c>
+      <c r="E78" t="s">
+        <v>231</v>
+      </c>
+      <c r="F78" t="s">
+        <v>238</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H78" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>241</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>22</v>
+      </c>
+      <c r="D79" t="s">
+        <v>230</v>
+      </c>
+      <c r="E79" t="s">
+        <v>231</v>
+      </c>
+      <c r="F79" t="s">
+        <v>124</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H79" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>244</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" t="s">
+        <v>230</v>
+      </c>
+      <c r="E80" t="s">
+        <v>231</v>
+      </c>
+      <c r="F80" t="s">
         <v>119</v>
       </c>
-      <c r="F50" t="s">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="G80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H80" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>246</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>28</v>
+      </c>
+      <c r="D81" t="s">
+        <v>230</v>
+      </c>
+      <c r="E81" t="s">
+        <v>231</v>
+      </c>
+      <c r="F81" t="s">
+        <v>86</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H81" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>249</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s">
+        <v>230</v>
+      </c>
+      <c r="E82" t="s">
+        <v>231</v>
+      </c>
+      <c r="F82" t="s">
+        <v>45</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H82" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>251</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D83" t="s">
+        <v>230</v>
+      </c>
+      <c r="E83" t="s">
+        <v>231</v>
+      </c>
+      <c r="F83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H83" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>253</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84" t="s">
+        <v>230</v>
+      </c>
+      <c r="E84" t="s">
+        <v>231</v>
+      </c>
+      <c r="F84" t="s">
+        <v>103</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H84" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>256</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>40</v>
+      </c>
+      <c r="D85" t="s">
+        <v>230</v>
+      </c>
+      <c r="E85" t="s">
+        <v>231</v>
+      </c>
+      <c r="F85" t="s">
+        <v>257</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H85" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>260</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>115</v>
+      </c>
+      <c r="D86" t="s">
+        <v>230</v>
+      </c>
+      <c r="E86" t="s">
+        <v>231</v>
+      </c>
+      <c r="F86" t="s">
+        <v>124</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H86" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>263</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>118</v>
+      </c>
+      <c r="D87" t="s">
+        <v>230</v>
+      </c>
+      <c r="E87" t="s">
+        <v>231</v>
+      </c>
+      <c r="F87" t="s">
+        <v>264</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H87" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>267</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>123</v>
+      </c>
+      <c r="D88" t="s">
+        <v>230</v>
+      </c>
+      <c r="E88" t="s">
+        <v>231</v>
+      </c>
+      <c r="F88" t="s">
+        <v>45</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H88" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>127</v>
+      </c>
+      <c r="D89" t="s">
+        <v>230</v>
+      </c>
+      <c r="E89" t="s">
+        <v>231</v>
+      </c>
+      <c r="F89" t="s">
+        <v>270</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H89" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>273</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>131</v>
+      </c>
+      <c r="D90" t="s">
+        <v>230</v>
+      </c>
+      <c r="E90" t="s">
+        <v>231</v>
+      </c>
+      <c r="F90" t="s">
+        <v>86</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H90" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>276</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>203</v>
+      </c>
+      <c r="D91" t="s">
+        <v>230</v>
+      </c>
+      <c r="E91" t="s">
+        <v>231</v>
+      </c>
+      <c r="F91" t="s">
+        <v>264</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H91" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>279</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>206</v>
+      </c>
+      <c r="D92" t="s">
+        <v>230</v>
+      </c>
+      <c r="E92" t="s">
+        <v>231</v>
+      </c>
+      <c r="F92" t="s">
+        <v>119</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H92" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>282</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>209</v>
+      </c>
+      <c r="D93" t="s">
+        <v>230</v>
+      </c>
+      <c r="E93" t="s">
+        <v>231</v>
+      </c>
+      <c r="F93" t="s">
+        <v>257</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H93" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>285</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>212</v>
+      </c>
+      <c r="D94" t="s">
+        <v>230</v>
+      </c>
+      <c r="E94" t="s">
+        <v>231</v>
+      </c>
+      <c r="F94" t="s">
+        <v>124</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H94" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>288</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>215</v>
+      </c>
+      <c r="D95" t="s">
+        <v>230</v>
+      </c>
+      <c r="E95" t="s">
+        <v>231</v>
+      </c>
+      <c r="F95" t="s">
+        <v>289</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H95" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>291</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>218</v>
+      </c>
+      <c r="D96" t="s">
+        <v>230</v>
+      </c>
+      <c r="E96" t="s">
+        <v>231</v>
+      </c>
+      <c r="F96" t="s">
+        <v>103</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H96" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>294</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>221</v>
+      </c>
+      <c r="D97" t="s">
+        <v>230</v>
+      </c>
+      <c r="E97" t="s">
+        <v>231</v>
+      </c>
+      <c r="F97" t="s">
+        <v>45</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H97" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>296</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>224</v>
+      </c>
+      <c r="D98" t="s">
+        <v>230</v>
+      </c>
+      <c r="E98" t="s">
+        <v>231</v>
+      </c>
+      <c r="F98" t="s">
+        <v>90</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H98" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>299</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>227</v>
+      </c>
+      <c r="D99" t="s">
+        <v>230</v>
+      </c>
+      <c r="E99" t="s">
+        <v>231</v>
+      </c>
+      <c r="F99" t="s">
+        <v>257</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H99" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>302</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>303</v>
+      </c>
+      <c r="D100" t="s">
+        <v>230</v>
+      </c>
+      <c r="E100" t="s">
+        <v>231</v>
+      </c>
+      <c r="F100" t="s">
+        <v>270</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H100" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>306</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>307</v>
+      </c>
+      <c r="D101" t="s">
+        <v>230</v>
+      </c>
+      <c r="E101" t="s">
+        <v>231</v>
+      </c>
+      <c r="F101" t="s">
+        <v>124</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H101" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>309</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>310</v>
+      </c>
+      <c r="D102" t="s">
+        <v>230</v>
+      </c>
+      <c r="E102" t="s">
+        <v>231</v>
+      </c>
+      <c r="F102" t="s">
+        <v>289</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H102" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>312</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>313</v>
+      </c>
+      <c r="D103" t="s">
+        <v>230</v>
+      </c>
+      <c r="E103" t="s">
+        <v>231</v>
+      </c>
+      <c r="F103" t="s">
+        <v>153</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H103" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>315</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>316</v>
+      </c>
+      <c r="D104" t="s">
+        <v>230</v>
+      </c>
+      <c r="E104" t="s">
+        <v>231</v>
+      </c>
+      <c r="F104" t="s">
+        <v>86</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H104" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>319</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>320</v>
+      </c>
+      <c r="D105" t="s">
+        <v>230</v>
+      </c>
+      <c r="E105" t="s">
+        <v>231</v>
+      </c>
+      <c r="F105" t="s">
+        <v>321</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H105" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>324</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>325</v>
+      </c>
+      <c r="D106" t="s">
+        <v>230</v>
+      </c>
+      <c r="E106" t="s">
+        <v>231</v>
+      </c>
+      <c r="F106" t="s">
+        <v>119</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H106" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>327</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>328</v>
+      </c>
+      <c r="D107" t="s">
+        <v>230</v>
+      </c>
+      <c r="E107" t="s">
+        <v>231</v>
+      </c>
+      <c r="F107" t="s">
+        <v>156</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H107" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>331</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>332</v>
+      </c>
+      <c r="D108" t="s">
+        <v>230</v>
+      </c>
+      <c r="E108" t="s">
+        <v>231</v>
+      </c>
+      <c r="F108" t="s">
+        <v>90</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H108" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>334</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>335</v>
+      </c>
+      <c r="D109" t="s">
+        <v>230</v>
+      </c>
+      <c r="E109" t="s">
+        <v>231</v>
+      </c>
+      <c r="F109" t="s">
+        <v>270</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H109" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>338</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>339</v>
+      </c>
+      <c r="D110" t="s">
+        <v>230</v>
+      </c>
+      <c r="E110" t="s">
+        <v>231</v>
+      </c>
+      <c r="F110" t="s">
+        <v>289</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H110" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>341</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>342</v>
+      </c>
+      <c r="D111" t="s">
+        <v>230</v>
+      </c>
+      <c r="E111" t="s">
+        <v>231</v>
+      </c>
+      <c r="F111" t="s">
+        <v>90</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H111" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>344</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>345</v>
+      </c>
+      <c r="D112" t="s">
+        <v>230</v>
+      </c>
+      <c r="E112" t="s">
+        <v>231</v>
+      </c>
+      <c r="F112" t="s">
+        <v>45</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H112" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>347</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>348</v>
+      </c>
+      <c r="D113" t="s">
+        <v>230</v>
+      </c>
+      <c r="E113" t="s">
+        <v>231</v>
+      </c>
+      <c r="F113" t="s">
+        <v>270</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H113" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>351</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>352</v>
+      </c>
+      <c r="D114" t="s">
+        <v>230</v>
+      </c>
+      <c r="E114" t="s">
+        <v>231</v>
+      </c>
+      <c r="F114" t="s">
+        <v>321</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H114" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>355</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>356</v>
+      </c>
+      <c r="D115" t="s">
+        <v>230</v>
+      </c>
+      <c r="E115" t="s">
+        <v>231</v>
+      </c>
+      <c r="F115" t="s">
+        <v>86</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H115" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>359</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>360</v>
+      </c>
+      <c r="D116" t="s">
+        <v>230</v>
+      </c>
+      <c r="E116" t="s">
+        <v>231</v>
+      </c>
+      <c r="F116" t="s">
+        <v>103</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H116" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>363</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>364</v>
+      </c>
+      <c r="D117" t="s">
+        <v>230</v>
+      </c>
+      <c r="E117" t="s">
+        <v>231</v>
+      </c>
+      <c r="F117" t="s">
+        <v>264</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H117" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>367</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>368</v>
+      </c>
+      <c r="D118" t="s">
+        <v>230</v>
+      </c>
+      <c r="E118" t="s">
+        <v>231</v>
+      </c>
+      <c r="F118" t="s">
+        <v>153</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H118" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>370</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>371</v>
+      </c>
+      <c r="D119" t="s">
+        <v>230</v>
+      </c>
+      <c r="E119" t="s">
+        <v>231</v>
+      </c>
+      <c r="F119" t="s">
+        <v>90</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H119" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>374</v>
+      </c>
+      <c r="D120" t="s">
+        <v>230</v>
+      </c>
+      <c r="E120" t="s">
+        <v>231</v>
+      </c>
+      <c r="F120" t="s">
+        <v>86</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H120" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>377</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>378</v>
+      </c>
+      <c r="D121" t="s">
+        <v>230</v>
+      </c>
+      <c r="E121" t="s">
+        <v>231</v>
+      </c>
+      <c r="F121" t="s">
+        <v>153</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H121" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>380</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>381</v>
+      </c>
+      <c r="D122" t="s">
+        <v>230</v>
+      </c>
+      <c r="E122" t="s">
+        <v>231</v>
+      </c>
+      <c r="F122" t="s">
+        <v>86</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H122" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>384</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>385</v>
+      </c>
+      <c r="D123" t="s">
+        <v>230</v>
+      </c>
+      <c r="E123" t="s">
+        <v>231</v>
+      </c>
+      <c r="F123" t="s">
+        <v>257</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H123" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>388</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>389</v>
+      </c>
+      <c r="D124" t="s">
+        <v>230</v>
+      </c>
+      <c r="E124" t="s">
+        <v>231</v>
+      </c>
+      <c r="F124" t="s">
+        <v>321</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H124" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>392</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>393</v>
+      </c>
+      <c r="D125" t="s">
+        <v>230</v>
+      </c>
+      <c r="E125" t="s">
+        <v>231</v>
+      </c>
+      <c r="F125" t="s">
+        <v>264</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H125" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>396</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>397</v>
+      </c>
+      <c r="E126" t="s">
+        <v>398</v>
+      </c>
+      <c r="F126" t="s">
+        <v>86</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H126" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>16</v>
+      </c>
+      <c r="D127" t="s">
+        <v>397</v>
+      </c>
+      <c r="E127" t="s">
+        <v>398</v>
+      </c>
+      <c r="F127" t="s">
+        <v>86</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H127" t="s">
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2170,50 +4824,127 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>