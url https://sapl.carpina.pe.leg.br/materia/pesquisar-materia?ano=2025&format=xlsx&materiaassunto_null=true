--- v0 (2025-11-28)
+++ v1 (2026-04-19)
@@ -10,302 +10,302 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3746" uniqueCount="1583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3961" uniqueCount="1659">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ata1</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/589/ata_da_sessao_ordinaria_do_dia_04_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/589/ata_da_sessao_ordinaria_do_dia_04_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 04 DE FEVEREIRO DE 2O25</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/590/ata_da_sessao_ordinaria_do_dia_14_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/590/ata_da_sessao_ordinaria_do_dia_14_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 14 DE FEVEREIRO DE 2025</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/591/ata_da_sessao_ordinaria_do_dia_18_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/591/ata_da_sessao_ordinaria_do_dia_18_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ONOINARIA DO DIA í8 DE FEVEREIRO DE 2025</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/592/ata_da_sessao_ordinaria_do_dia_25_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/592/ata_da_sessao_ordinaria_do_dia_25_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DIA 25 DE FEVEREIRO DE 2025</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_do_dia_13_marco_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_do_dia_13_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSAO ORDINARIO Do DIA 13 DE MARÇO DE 2025</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_do_dia_25_marco_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_do_dia_25_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 25 DE MARÇO DE 2025</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_do_dia_01_abril_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_do_dia_01_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 01 DE ABRIL 2025</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/497/ata_da_sessao_ordinaria_do_dia_01_de_abril_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/497/ata_da_sessao_ordinaria_do_dia_01_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 08 SESSÃO ORDINÁRIA DO DIA 01 DE ABRIL DE 2025</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/</t>
+    <t>http://sapl.carpina.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/516/ata_da_10o_sessao_ordinaria_do_dia_15_de_abril_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/516/ata_da_10o_sessao_ordinaria_do_dia_15_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/573/pauta_da_11o_sessao_ordinaria_do_dia_de_22_abril_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/573/pauta_da_11o_sessao_ordinaria_do_dia_de_22_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA 11º SESSÃO ORDINÁRIA DO DIA 22 DE ABRIL DE 2025</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ATA DA 12º SESSÃO ORDINÁRIA DO DIA 29 DE ABRIL DE 2025</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ATA DA 13º SESSÃO ORDINÁRIA DO DIA 06 DE MAIO DE 2025</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/638/ata_da_15_sessao_ordinaria_do_dia_20_de_maio_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/638/ata_da_15_sessao_ordinaria_do_dia_20_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ATA DA 16 SESSÃO ORDINÁRIA DO DIA 27 DE MAIO DE 2025</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/657/ata_da_17_sessao_ordinaria_do_dia_03_de_junho_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/657/ata_da_17_sessao_ordinaria_do_dia_03_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/720/ata_eletronica_da_20a_reuniao_ordinaria_da_1a_sessao_legislativa_da_24a.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/720/ata_eletronica_da_20a_reuniao_ordinaria_da_1a_sessao_legislativa_da_24a.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>23</t>
   </si>
@@ -390,1344 +390,1483 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
   </si>
   <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 35ª Reunião Ordinária da 1ª Sessão Legislativa da 24ª Legislatura</t>
+  </si>
+  <si>
     <t>672</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Paulo Fernando, Dr. Wagner, Wedja de Bila</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_de_indicacao_de_lei_01_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_de_indicacao_de_lei_01_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indica, conforme o artigo 217 inciso VI do Regimento Interno, à Chefe do Poder Executivo Municipal, a necessidade de elaborar e encaminhar a esta Casa Legislativa Projeto de Lei que “dispõe sobre a instituição de adicional de produtividade para os Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no município de Carpina-PE, condicionado ao cumprimento de metas, e dá outras providências”._x000D_
 _x000D_
 Autoria conjunta: Vereador Dr. Paulo Fernando, Vereador Dr. Wagner e Vereadora Wedja de Bila.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Dr. Paulo Fernando</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_indicacao_de_lei_02_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_indicacao_de_lei_02_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indica, conforme o artigo 217 inciso VI do Regimento Interno, à Chefe do Poder Executivo Municipal, a necessidade de elaborar e encaminhar a esta Casa Legislativa Projeto de Lei que “dispõe sobre o incentivo à mobilidade sustentável com veículos elétricos leves”.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_indicacao_de_lei_03_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_indicacao_de_lei_03_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indica, conforme o artigo 217 inciso VI do Regimento Interno, à Chefe do Poder Executivo Municipal a necessidade de elaborar e encaminhar a esta Casa Legislativa Projeto de Lei que “dispõe sobre a criação da Secretaria Municipal de Comunicação Social (SECOM) e define suas competências e estrutura”.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_indicacao_de_lei_04_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_indicacao_de_lei_04_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indica, conforme o artigo 217 inciso VI do Regimento Interno, à Chefe do Poder Executivo Municipal a necessidade de elaborar e encaminhar a esta Casa Legislativa Projeto de Lei que “institui o Programa de Incentivo à Sustentabilidade Urbana, denominado 'IPTU Verde', no município de Carpina, autoriza a concessão de descontos no Imposto Predial e Territorial Urbano (IPTU) como incentivo à adoção de energias renováveis, e dá outras providências”.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Maria Eduarda Baima Teixeira Gouveia</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos fiscais a programas habitacionais de interesse social vinculados ao Programa Minha Casa, Minha Vida e de outros que venham a eventualmente sucedê-lo, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_003_de_2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_003_de_2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_004.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_004.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do salário mínimo no âmbito do Município de Carpina, Estado de Pernambuco, para o ano de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_005.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_005.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios e procedimentos para o cálculo da remuneração dos servidores públicos, dispõe sobre a vedação a vinculação de vencimentos e dá _x000D_
  outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_006.2025_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_006.2025_1.pdf</t>
   </si>
   <si>
     <t>Extingue vagas, coloca em extinção cargos da estrutura administrativa municipal e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de veiculação de anúncios e seu ordenamento no espaço urbano do município do Carpina.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_008.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_008.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar peixe às famílias carentes durante o período da Semana Santa e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_009.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_009.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Tutor Institucional de Bolsas para a Educação Básica no âmbito, da Secretaria Municipal de Educação no Município de Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_010.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_010.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estágio de Estudantes, nas condições que especifica.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_011-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_011-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe organização administrativa do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_012-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_012-2025.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta as atividades de Transporte Escolar no município de Carpina/PE e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos vencimentos dos Procuradores do Município de Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_015-2025_poder_executivo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_015-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Isenta contribuintes da Contribuição de Iluminação Pública (CIP) e dá outras providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_016-2025_poder_executivo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_016-2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município do Carpina o "Programa Voluntário de Apoio Escolar", para atender alunos da rede municipal de ensino com_x000D_
 deficiência, síndromes ou mobilidade reduzida, e dá outras providencias.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_017-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_017-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Monitoria do Transporte Universitário no Município de Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_018.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_018.2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Jornada Especial de Segurança - PJES, e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_019.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_019.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de luminárias de led (diodo emissor de luz) na rede de iluminação pública em novos loteamentos e condomínios no Município de Carpina, sobre padronização de calçadas e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_020.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_020.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de incentivos a projetos habitacionais populares de interesse social, vinculado ao programa federal "Minha Casa, Minha Vida" - recursos do Fundo de Arrendamento Residencial - FAR, autoriza o executivo a doar áreas de propriedade do município; institui isenção de tributos para operações vinculadas ao programa federal "Minha Casa, Minha Vida", nas condições especificadas, e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_021.2025_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_021.2025_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licença sem vencimentos de Conselheiros Tutelares do Município de Carpina/PE para o exercício de cargo público em comissão ou mandato eletivo, institui o pagamento de diárias para o desempenho de atividades fora da sede, e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_022.2025_-_consignado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_022.2025_-_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos descontos em folha de pagamento para fins de empréstimos, financiamentos, operações de arrendamento mercantil e cartão consignado de benefício para os servidores públicos do Município de Carpina, e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_023-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_023-2025.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio financeiro a atletas e equipes que representem o município de Carpina em competições esportivas oficiais e premiação em competição local promovida pela a administração pública municipal, e dá outras providencias</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_lei_024.2025_-_gae.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_lei_024.2025_-_gae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre organização administrativa dos órgãos públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_025.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_025.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.528/2013, que dispõe sobre o Conselho Municipal de Turismo, o fundo municipal de turismo e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_026.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_026.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação de artistas locais em eventos culturais financiados com recursos públicos do Município de Carpina, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_027.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_027.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.526/2013, que dispõe sobre o Conselho Municipal da Juventude, e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_028.2025_.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_028.2025_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.574/2014, que dispõe sobre ao Fundo Municipal de Defesa da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_029.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_029.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover campanha de estímulo à arrecadação do Imposto Sobre a Propriedade Predial e Territorial Urbana – IPTU do município de Carpina/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_030.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_030.2025.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Atendimento em Educação Especializada – CAEE, no âmbito do Município de Carpina, Estado de Pernambuco, vinculado à Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO E FISCALIZAÇÃO DE PROPAGANDA MEDIANTE TOTENS PUBLICITÁRIOS, NO ÂMBITO DO MUNICÍPIO DE CARPINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Institui o serviço público de loteria no Município de Carpina e dá outras providências”.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/674/projeto_de_lei_033.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/674/projeto_de_lei_033.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Autoriza o município de Carpina a aderir ao Consórcio lntermunicipal de Desenvolvimento Regional de Pernambuco - CONIDER - e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_137-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_137-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenções mensais às unidades escolares da rede pública municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei__036.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei__036.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Distribuição Gratuita de Absorventes Higiênicos nas Escolas da Rede Pública Municipal de Ensino do Município de Carpina/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_037.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_037.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “LIXO NA HORA CERTA” como Política Pública destinada a Educação Ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ldo_2026_carpina.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ldo_2026_carpina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária Anual 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_039.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_039.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do descarte irregular de lixo, resíduos sólidos e materiais inservíveis em vias, logradouros e espaços públicos no Município de Carpina, institui penalidades, define competências de fiscalização e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Dispõe organização administrativa do Poder Executivo Municipal, altera as Leis Municipais nº 2.043 e 2.058, e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_041.2025.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a instituição de adicional de produtividade para os Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no Município de Carpina-PE, condicionado ao cumprimento de metas, e dá outras providências</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_lei_042.2025_ok_1.docx</t>
+  </si>
+  <si>
     <t>Institui, no âmbito do Município de Carpina, a Monitoria do Transporte Escolar, destinada ao acompanhamento e apoio aos estudantes da rede pública municipal de ensino que utilizam o transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_043.2025.pdf</t>
+  </si>
+  <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/827/ppa_2026.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/827/ppa_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do_x000D_
 Plano Plurianual para o_x000D_
 período 2026/2029 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/828/projeto_de_lei_loa_carpina_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/828/projeto_de_lei_loa_carpina_2025.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do_x000D_
 Município para o exercício financeiro de_x000D_
 2026.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_046.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 1.886/2022, 2.043/2025 e_x000D_
 2.047/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_047.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_047.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.059, de 22 de maio de_x000D_
 1998, e adequa a legislação municipal às_x000D_
 disposições da Lei Federal nº 14.985, de 13 de_x000D_
 setembro de 2024, que estabelece normas gerais_x000D_
 sobre concursos públicos.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_048.2025.pdf</t>
+  </si>
+  <si>
     <t>Altera dispositivo da Lei Orçamentária Anual do Município de Carpina, para o exercício de 2025, que dispõe sobre a autorização para abertura de créditos suplementares.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_049.2025_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_049.2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de novo Plano de Cargos, Carreiras do Magistério Público Municipal de Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/883/projeto_de_lei_050.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/883/projeto_de_lei_050.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do Piso Municipal do Magistério Público da Educação Básica do Município de Carpina, Estado de Pernambuco, para o exercício de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_051.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_051.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.692, de 2018, altera a redação do inciso IX do § 2º do artigo 141 da Lei Orgânica Municipal e do inciso II do § 2º do artigo 1º da Lei nº 821, de 1992, que tratam do direito a férias de servidores públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_052.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_052.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização, permissão e utilização de espaços públicos municipais (logradouros, praças, parques e bens de uso comum) para realização de ativações comerciais, eventos e ações promocionais, estabelece critérios, valores, procedimentos de outorga temporária, alvará provisório e dá outras providências.</t>
   </si>
   <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_053.2025_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aceitação, pelo município de carpina, da doação de área destinada à abertura e implantação da rua projetada, decorrente de desmembramento de imóvel de propriedade da imperial empreendimento imobiliário spe ltda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/949/projeto_de_lei_054.2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o sistema municipal de proteção e defesa civil de carpina — simpdec/carpina, cria a coordenadoria municipal de proteção e defesa civil — comdec/carpina, dispõe sobre suas competências, define diretrizes para prevenção, mitigação, preparação, resposta e recuperação de desastres, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_055.2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do subsídio mensal dos conselheiros tutelares do município de carpina, estado de Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Institui a Gratificação de Desempenho e Excelência Operacional (GDEO) para profissionais contratados por tempo determinado para atender à necessidade temporária de excepcional interesse público, e dá outras providências.</t>
+  </si>
+  <si>
     <t>449</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2023-2024)</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_002-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_002-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Ficam alterados os anexos I e III da Lei Municipal de nº 1.933/2023, o anexo II da Lei Municipal de nº 1.841/2022, o inciso X do art. 2º Lei Municipal de nº 1.746/2019 e acrescido o inciso XI no mesmo art.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Dispõe alteração da lei municipal 2.046 de 8 de janeiro de 2025 e da outras providências</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_003-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_003-2025.pdf</t>
   </si>
   <si>
     <t>Institui o serviço voluntário no âmbito da Câmara Municipal do Carpina.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Heitor Lapa</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_004-2025_legislativo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_004-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Visa instituir diretrizes para a implementação do Programa de Incentivo ao Empreendedorismo feminino, no âmbito do Município de Carpina e dá outras providencias.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Júnior de Salete</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_005-2025_legislativo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_005-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a semana municipal de combate à violência doméstica, familiar ou de relação íntima de afeto contra a mulher, no âmbito do município do Carpina, e da outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>Dispõe sobre a ampla publicidade de cartazes e card com número para ligação e mensagens de WhatsApp para denuncia de violência contra mulher, e da outras providências.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_007_2025_sede_santos_revisado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_007_2025_sede_santos_revisado.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio histórico, cultural e imaterial o evento católico “Sede Santos”, promovido pela Renovação Carismática Católica (RCC) da Diocese de Nazaré na cidade do Carpina-PE, e dá outras providências</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Guilherme de Lia</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_008-2025_-_biblia.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_008-2025_-_biblia.pdf</t>
   </si>
   <si>
     <t>Dispões sobre leitura Bíblica como recurso paradidático nas escolas públicas e particulares do município do Carpina/PE.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Cássia do Moinho</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_009-2025_-_rua_casado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_009-2025_-_rua_casado.pdf</t>
   </si>
   <si>
     <t>Denomina “Rua José de Oliveira Casado” a via atualmente denominada Rua José Jerônimo, projetada 2, localizada no Bairro Novo, 2ª etapa do loteamento Bom Tempo, e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_010-2025_-_guias_e_focinheira_para_cachorro.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_010-2025_-_guias_e_focinheira_para_cachorro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso da focinheira mais outros itens e estabelece regras de segurança para a condução responsável de cães de médio e/ou grande porte.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_lei_011_de_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_lei_011_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe obrigatoriedade sobre a Limpeza de Terrenos Baldios.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2025-2026)</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_n._012-2025_atualizacao_de_cargos_e_vencimentos_ok.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_n._012-2025_atualizacao_de_cargos_e_vencimentos_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma do quadro de pessoal contidos na Lei nº 1.752 de 20 de março de 2020, da Câmara Municipal de Carpina/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei-_oncologico.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei-_oncologico.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário de pacientes portadores de doenças oncológicas nas filas de espera e no efetivo atendimento, em equipamentos e serviços públicos e instituições privadas.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_no_014-2025_uso_do_fardamento.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_no_014-2025_uso_do_fardamento.docx</t>
   </si>
   <si>
     <t>Institui o uso de uniformes pelos servidores da Câmara Municipal de Carpina/PE e dá outras providências”.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_02_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_02_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.512, de 15 de julho de 2013, que dispõe sobre o Serviço de Táxi no Município de Carpina, para revogar a obrigatoriedade do uso do taxímetro, estabelecer métodos alternativos de cobrança e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/684/pltransparencia.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/684/pltransparencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de atualização periódica e acessível do Portal da Transparência do Município de Carpina, e dá outras providências</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_de_lei_018-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_de_lei_018-2025.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua José Rufino de Oliveira Filho a Rua conhecida como Projetada 02 no Bairro Novo e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>Cássia do Moinho, Chic do Camarão, Dr. Fernando Augusto, Dr. Paulo Fernando, Dr. Wagner, Faraó, Gaspar da Ambulância, G Motos, Guilherme de Lia, Heitor Lapa, Júnior de Salete, Neto de Kakai, Preto do IPSEP, Véi do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n_019_-_2025__praca_dos_ambulantes.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n_019_-_2025__praca_dos_ambulantes.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Albertino Grigorio Pereira a Praça dos Ambulantes localizada na Avenida Estácio Coimbra no bairro São José e dá outras Providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/715/plplacas-1-1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/715/plplacas-1-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de _x000D_
 afixação de placas informativas nas obras públicas _x000D_
 municipais com indicação do valor total, prazo de _x000D_
 execução, fonte dos recursos e demais dados _x000D_
 pertinentes e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_04_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_04_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece Política Municipal de Ações Educativas e Preventivas Contra a Adultização Infantil no Município de Carpina - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_04_2025_historia_de_carpina_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_04_2025_historia_de_carpina_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.962/2023 e institui o ensino da História de Carpina como componente curricular obrigatório na disciplina de História no Ensino Fundamental I das escolas da rede municipal de Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>Wedja de Bila</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_03.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_03.docx</t>
   </si>
   <si>
     <t>Denominação da 1º travessa, à direita da Rua Filhas de Santana, no bairro Madre Rosa, para Rua Valdemir Cristóvão Pereira.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/734/pl_patrimonio_vivo_carpina_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/734/pl_patrimonio_vivo_carpina_1.pdf</t>
   </si>
   <si>
     <t>Cria o título de Patrimônio Vivo do Município de Carpina, e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei_04.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei_04.docx</t>
   </si>
   <si>
     <t>Denomina-se Rua Maria do Carmo Pimentel, a Rua, projetada 5, no Loteamento casa nova II.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_inclusao_tea.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_inclusao_tea.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão de pessoas com Transtorno do Espectro Autista (TEA) e de pessoas com deficiência (PCD) no mercado de trabalho no Município de Carpina, institui medidas de conscientização e dá outras providências.”</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/760/pl__taxistas.docx_2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/760/pl__taxistas.docx_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de benefícios fiscais e incentivos para a modernização da frota de táxi no município de Carpina/PE, visando a sustentabilidade ambiental, e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/773/pl_patrimonio_vivo_carpina_2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/773/pl_patrimonio_vivo_carpina_2.pdf</t>
   </si>
   <si>
     <t>“Cria o título de Patrimônio Vivo_x000D_
 do Município de Carpina, e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>Preto do IPSEP</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/778/modelo_-_projeto_de_lei_de_nome_de_rua.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/778/modelo_-_projeto_de_lei_de_nome_de_rua.docx</t>
   </si>
   <si>
     <t>Fica denominada de RUA JOÃO PATRÍCIO BEZERRA a rua localizada no BAIRRO SANTA CRUZ</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>Dr. Fernando Augusto</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_no_001_-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_no_001_-2025.pdf</t>
   </si>
   <si>
     <t>Instituir ‘‘O Dia Municipal de Prevenção ao Câncer de Mama e  do Colo do Útero’’ no âmbito do município de Carpina-PE e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_lucas_05_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_lucas_05_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal nº 13.722/2018 no município de Carpina, estabelecendo diretrizes para a capacitação de profissionais de estabelecimentos de ensino em primeiros socorros e as respectivas sanções em caso de descumprimento.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/809/modelo_-_projeto_de_lei_do_acompanhante_deficiencia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/809/modelo_-_projeto_de_lei_do_acompanhante_deficiencia.docx</t>
   </si>
   <si>
     <t>Altera a lei municipal de nº 1.980 de 17 de outubro de 2023.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_002_-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_002_-2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a obrigatoriedade da instalação e manutenção de Desfibrilador Externo Automático (DEA) em academias de musculação e academias de artes marciais no município de Carpina, estabelece penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_transporte_coletivo_carpina_3.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_transporte_coletivo_carpina_3.pdf</t>
   </si>
   <si>
     <t>Regula a operação do transporte coletivo em Carpina, com exigência de licença, acessibilidade e gratuidade para PCD, mães atípicas e idosos.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_no_035-2025_-_junior_de_salete.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_no_035-2025_-_junior_de_salete.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedação do acorrentamento de cães e gatos por correntes ou cordas, e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/834/projeto_de_lei_06_2025_criterios_sustentaveis_obras_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/834/projeto_de_lei_06_2025_criterios_sustentaveis_obras_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da adoção de critérios de sustentabilidade ambiental nas obras públicas realizadas no âmbito do Município de Carpina-PE, com ênfase na instalação de sistemas de energia solar fotovoltaica, e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>Júnior de Salete, Cássia do Moinho, Wedja de Bila</t>
   </si>
   <si>
     <t>Fica proclamado o dia 11 de outubro como dia municipal da menina.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_30_mulheres_nos_concursos.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_30_mulheres_nos_concursos.docx</t>
   </si>
   <si>
     <t>Projeto de lei da autoria da vereadora Wedja dispõe sobre a reserva de 30% das vagas para mulheres nos concursos municipais destinados ao provimento de cargos nos órgão de segurança pública guarda municipal.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_07_2025_denominacao_ruas_lot_rancho_valenca_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_07_2025_denominacao_ruas_lot_rancho_valenca_assinado.pdf</t>
   </si>
   <si>
     <t>Denomina 05 ruas do loteamento Rancho Valença, perpendiculares à Rua Vereador Sergiolando Santa Cruz e Silva (IPSEP - Carpina-PE), e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_06.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_06.docx</t>
   </si>
   <si>
     <t>Regularização da Denominação da Rua Maria Nunes de Paula no bairro Madre Rosa.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_08_2025_pmac_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_08_2025_pmac_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Ação Climática (PMAC) de Carpina, estabelece diretrizes, objetivos e instrumentos para a mitigação das emissões de gases de efeito estufa e a adaptação aos impactos das mudanças climáticas no município, e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Dr. Wagner</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_polo_gastronomico_2.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_polo_gastronomico_2.docx</t>
   </si>
   <si>
     <t>Denomina-se de Osmão Bezerra de Santana o POLO GASTRONÔMICO localizado na Avenida Estácio Coimbra no bairro São José -Carpina-PE e dá outras Providências.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_043-2025.pdf</t>
+  </si>
+  <si>
     <t>Fica revogado o art. 4 da Lei Municipal de nº 1.746 de 30 de dezembro de 2019.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Dr. Paulo Fernando, Júnior de Salete</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei__-_destaque_de_honorarios.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei_44-_destaque_de_honorarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de representação por advogado em processos administrativos no âmbito do Município de Carpina e sobre o destaque de honorários advocatícios contratuais.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_suspensao_de_prazo.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_45_suspensao_de_prazo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão da contagem dos prazos em processos administrativos no âmbito do Município de Carpina, assegurando a coincidência com os períodos de suspensão dos prazos judiciais, e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_-_atendimento.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário de advogados nas instituições bancárias, concessionárias e permissionárias de serviços públicos, órgãos públicos e secretárias municipais estabelecidos no Município de Carpina e dá outras providências.</t>
   </si>
   <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/943/projeto_de_lei_-_alteracao_lei_das_diarias.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.583 de 03 de julho de 2015, que dispõe sobre viagens oficiais e concessão de diárias aos Vereadores e Servidores do Poder Legislativo Municipal, para estabelecer nova forma de comprovação das despesas, considerando as modificações introduzidas pela Lei nº 2.035, de 25 de setembro de 2024, para revogar o Anexo III – Relatório Circunstanciado de Viagem, e dá outras providências</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>Chic do Camarão, Cássia do Moinho, Dr. Fernando Augusto, Dr. Paulo Fernando, Dr. Wagner, Faraó, Gaspar da Ambulância, G Motos, Guilherme de Lia, Heitor Lapa, Júnior de Salete, Neto de Kakai, Preto do IPSEP, Véi do Ônibus, Wedja de Bila, Xandinho</t>
+  </si>
+  <si>
+    <t>Fica denominado o hospital da mulher de Hospital Dona Eurides Oliveira de Andrade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_lei_049_2025_ceap_cota_parlamentar.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Cota para o Exercício da Atividade Parlamentar no âmbito da Câmara Municipal de Carpina/PE, estabelece critérios restritivos para sua_x000D_
+utilização, prestação de contas, controle interno e externo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_lei_organograma_camara_carpina_1.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, organização e estruturação do organograma do poder legislativo do município de Carpina/PE, define cargos, órgãos, setores e respectivas atribuições, e dá outras providências.</t>
+  </si>
+  <si>
     <t>461</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_001-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_001-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã carpinense a senhora Gelva Lúcia Barbosa de Araújo e da outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_decreto_legislativo_002-2025.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_decreto_legislativo_002-2025.docx</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Carpinense ao Excelentíssimo Senhor Jair Messias Bolsonaro.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Neto de Kakai</t>
   </si>
   <si>
     <t>É concedido o Título de Cidadão Carpinense ao Sr. Eufrásio Campos Gouveia Filho pelos relevantes serviços prestados</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Chic do Camarão</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_decreto_legislativo_004-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_decreto_legislativo_004-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã carpinense ao Sr. Pe. Ivan Alves da Silva, SDB e da outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Faraó</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_decreto_legislativo_005-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_decreto_legislativo_005-2025.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Carpinense ao Sr. Henrique Costa da Veiga Seixas pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/515/titulo_de_cidadao-rafael_006-2025_projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/515/titulo_de_cidadao-rafael_006-2025_projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Rafael Bento de Lima Neto e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadã carpinense a senhora Joseane Silva dos Santos</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Cássia do Moinho, Chic do Camarão, Dr. Fernando Augusto, Dr. Paulo Fernando, Dr. Wagner, Faraó, Gaspar da Ambulância, G Motos, Guilherme de Lia, Heitor Lapa, Júnior de Salete, Neto de Kakai, Preto do IPSEP, Véi do Ônibus, Wedja de Bila</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_decreto_legislativo_008-2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_decreto_legislativo_008-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Carlos Adilson Pinto Lapa e dá outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_decreto_legislativo_no_009_tia_salete.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_decreto_legislativo_no_009_tia_salete.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina a Senhora Maria da Salete Adelino da Costa e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Radialista Flávio Nicetas de Amorim Ribeiro</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_decreto_legislativo_ester_maria_de_moura.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_decreto_legislativo_ester_maria_de_moura.pdf</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadã de Carpina à Senhora Ester Maria de Moura e dá outras providências.”</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Anderson Monteiro de Lima e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Dr. Wagner, Júnior de Salete</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã de Carpina à Senhora Luanna Gressa Soares de Melo e dá outras providências.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã de Carpina à Senhora Paula Moniele Marins Gondim e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina a Senhora Rosejara Ramos de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_decreto_legislativo_no_016_-_patricia_amelia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_decreto_legislativo_no_016_-_patricia_amelia.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina a Senhora Patrícia Amélia Alves Rodrigues de Mendonça e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_decreto_legislativo_no_017_tiago_grassi.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_decreto_legislativo_no_017_tiago_grassi.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Tiago Dos Santos Grassi e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Diogo Freitas Araújo do Prado e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_decreto_legislativo_no_019.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_decreto_legislativo_no_019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina a Senhora Ingrid Zanella Andrade Campos e dá outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Carpina ao Senhor Dr Bruno Bezerra, Delegado de Carpina.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_decreto_legislativo_02_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_decreto_legislativo_02_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Carpinense a Senhora Consuêlo Ferreira Coêlho e dá outras providências.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/902/titulo_de_cidadao.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/902/titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão do Município de Carpina, a Senhora Lourdes Luiza Barbosa Lima e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Tenente Valter Pascoal Neto</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
+    <t>Cássia do Moinho, Chic do Camarão, Dr. Fernando Augusto, Dr. Paulo Fernando, Dr. Wagner, Faraó, Gaspar da Ambulância, G Motos, Guilherme de Lia, Heitor Lapa, Júnior de Salete, Neto de Kakai, Preto do IPSEP, Wedja de Bila, Xandinho</t>
+  </si>
+  <si>
     <t>Concede titulo de cidadã Carpinenses a Delegada Gleide Ângelo.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>Concede titulo de cidadã Carpinenses a Sra. Maria Laís Figueiredo Teles de Araújo.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Carpinenses ao Sr. Paulo de Lira Souza Campos.</t>
   </si>
   <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Carpinense ao Senhor Doutor Médico Camilo Lobo</t>
+  </si>
+  <si>
     <t>463</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_resolucao-001-2025_cria_escola_legislativo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_resolucao-001-2025_cria_escola_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo de Carpina, no âmbito da Câmara Municipal de Carpina, e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_resolucao_mesa_diretora_regime_trabalho_remoto.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_resolucao_mesa_diretora_regime_trabalho_remoto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Regime de Trabalho Híbrido no âmbito da Câmara Municipal de Carpina/PE e dá outras providências</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/830/minuta_resolucao_grupo_de_trabalho_de_gestao_de_documentos_e_arquivisticas.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/830/minuta_resolucao_grupo_de_trabalho_de_gestao_de_documentos_e_arquivisticas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Grupo de Trabalho de Gestão de Documentos e Arquivística no âmbito da Câmara Municipal de Carpina/PE e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_resolucao_mesa_diretora_medalha_de_merito_dr_murilo_silva.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_resolucao_mesa_diretora_medalha_de_merito_dr_murilo_silva.pdf</t>
   </si>
   <si>
     <t>Passará a ter nova redação o art. 183 do regimento interno da Câmara Municipal</t>
   </si>
   <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/941/05_governo_digital_resolucao_minuta.docx</t>
+  </si>
+  <si>
+    <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021, no âmbito da Câmara Municipal de Carpina/PE, que dispõe sobre princípios, regras e instrumentos para o Governo Digital e para o aumento da eficiência da Administração Pública, especialmente por meio da desburocratização, da inovação, da transformação digital e da participação do(a) cidadão(ã).</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/942/06_lgpd_resolucao_minuta.docx</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da lei federal nº 13.709, de 14 de agosto de 2018 – lei geral de proteção de dados pessoais, no âmbito da câmara municipal de carpina – estado de Pernambuco e dá outras providências.</t>
+  </si>
+  <si>
     <t>654</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/654/lei_complementar_001.2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/654/lei_complementar_001.2025.pdf</t>
   </si>
   <si>
     <t>Institui plano de amortização destinado ao equacionamento do déficit atuarial do RPPS, altera dispositivo da Lei Complementar Municipal nº 001, de 30 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/plc02_25.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/plc02_25.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera a Lei Complementar (LC) nº_x000D_
 001/2009, a Lei nº 2.059/2025 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_complementar_003.2025_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_complementar_003.2025_1.pdf</t>
   </si>
   <si>
     <t>Reestrutura os Órgãos Colegiados do Instituto de Previdência dos Servidores Públicos do Município do Carpina, modifica a Lei Complementar nº 001/2021 e dá outras providências.</t>
   </si>
   <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/963/projeto_de_lei_complementar_004.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar (LC) nº001/2009 e dá outras providências.</t>
+  </si>
+  <si>
     <t>575</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer da comissão de legislação, justiça e redação ao projeto de Decreto Legislativo nº 006 de 2025</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>Parecer da comissão de legislação, justiça e redação ao Projeto de Lei da Câmara nº 10 de 2025</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Parecer da comissão de legislação, justiça e redação ao Projeto de Lei da Câmara nº 9 de 2025</t>
   </si>
   <si>
     <t>606</t>
@@ -2005,80 +2144,68 @@
   <si>
     <t>Parecer da comissão de Finanças e Orçamento do Projeto de Lei do Executivo nº 045 de 2025</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 015 de 2025</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 016 de 2025</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 017 de 2025</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 018 de 2025</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Resolução nº 02 de 2025</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Resolução nº 03 de 2025</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Resolução nº 04 de 2025</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 037 de 2025</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Parecer da comissão de legislação, justiça e redação ao Projeto de Lei do Executivo nº 047 de 2025</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>59</t>
@@ -2227,2494 +2354,2578 @@
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 024 de 2025</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação a Emenda Parlamentar nº 30 de 2025 ao projeto do executivo Projeto de Lei do Executivo nº 45 de 2025</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação a Emenda Parlamentar nº 31 de 2025 ao projeto do executivo Projeto de Lei do Executivo nº 45 de 2025</t>
   </si>
   <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Decreto Legislativo nº 026 de 2025</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 044 de 2025</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 045 de 2025</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 046 de 2025</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 047 de 2025</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara nº 048 de 2025</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Resolução nº 05 de 2025</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Resolução nº 06 de 2025</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 053 de 2025</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 054 de 2025</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 055 de 2025</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei do Executivo 056 de 2025</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei Complementar nº 04 de 2025 do Poder Executivo</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Legislação, Justiça e Redação ao Projeto de Lei da Câmara 049 de 2025</t>
+  </si>
+  <si>
     <t>479</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Escrito</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/479/req_001.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/479/req_001.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, adote as medidas necessárias objetivando que sejam estudadas e implementadas políticas públicas voltadas para o apoio às mães de crianças autistas, abrangendo, entre outras, as seguintes ações:  criação de grupos de apoio, capacitação profissional e empregabilidade, facilitação no acesso a serviços de saúde e bem-estar, criação de programas de respiro familiar, campanhas de conscientização.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Gaspar da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento-gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento-gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a pavimentação asfáltica da rua Sizenando Carneiro Leão, Loteamento Santana e da Avenida Valdemar Mota Valença, no Loteamento Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento-wedja_de_bila.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento-wedja_de_bila.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a instalação de um Centro de Referência de Assistência Social Itinerante,(CRAS Itinerante) para o município, que tem como objetivo orientar e facilitar o acesso da população em vulnerabilidade social, aos projetos e programas sociais de acordo com o perfil de cada família.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/482/req_004.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/482/req_004.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie um mutirão no bairro do Carneiro Leão para iluminação pública, reposição de calçamento, capinação e pintura de meio fio.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/483/req_005.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/483/req_005.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. TIAGO GRASSI, Secretário de Obras, proposição no sentido de que os mesmos, providenciem o asfalto e saneamento da Avenida Capitão Oswaldo Freire no bairro do Cajá.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/484/req_006.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/484/req_006.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da Secretaria Municipal de Saúde, disponibilize uma ambulância 24 horas no Loteamento Aparecida, atendendo a população local com mais eficiência e agilidade em situações de emergência.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Véi do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/485/req_007.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/485/req_007.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento das principais ruas da vila Caramuru, localizada na zona rural de Carpina.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/486/req_008.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/486/req_008.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção ou locação de estrutura para instalação de unidade básica de saúde (UBS), na comunidade de Três Paus.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/487/req_009.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/487/req_009.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de uma passagem molhada na divisa de Caraúba com Chã de Oiteiro.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/522/req_010.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/522/req_010.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina,_x000D_
 proposição no sentido que a mesma, providencie a construção de uma quadra esportiva no colégio da zona rural de Caramuru.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/623/req_011.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/623/req_011.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, providencie a construção do complemento do calçamento da rua Antônio Cavalcante de Albuquerque, na Senzala.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/523/req_012.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/523/req_012.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, proposição no sentido de que a mesma, adote as medidas necessárias para que seja ofertado o apoio psicológico nas Unidades Básicas de Saúde (UBSs).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/524/req_013.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/524/req_013.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVElA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, através das Secretarias de Educação e Esportes, e de Obras tome as providências cabíveis no tocante a reforma geral do Estádio_x000D_
 Municipal Paulo Petribu e o Ginásio Municipal Josimar Honorio de Menezes, esses dois equipamentos se encontra sucateados, sobretudo o estádio_x000D_
 municipal, por esse motivo peço que seja tomadas as providências</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/525/req_014.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/525/req_014.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina,_x000D_
 proposição no sentido de que a mesma, providencie a construção em uma das praças já existentes de nossa cidade, de uma área adaptada para pets,_x000D_
 conhecida popularmente como "parcão".</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/526/req_015.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/526/req_015.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, e ao llmo. Sr. TIAGO GRASSI, Secretário Municipal de lnfraestrutura, proposição no sentido de que os mesmos, providenciem a_x000D_
 construção do calçamento, drenagem e iluminação na Rua Projetada Cinco, Loteamento Triunfo, no Carneiro Leão.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/527/req_016.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/527/req_016.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, providencie a construção do calçamento das principais ruas da comunidade de Caraúba Torta na zona rural do município.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/528/req_017.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/528/req_017.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie a criação de um aplicativo para marcação de consultas e exames nos postos de saúde, evitando com isso os pacientes terem que chegar de madrugada arriscando suas vidas para marcar as consultas e exames, principalamente os idosos.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/530/req_018.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/530/req_018.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie a construção de uma quadra esportiva e uma praça em Florestinha.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/532/req_019.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/532/req_019.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie dois ônibus para atender os feirantes de Caramuru e Caraúba Torta.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/622/req_020.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/622/req_020.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, providencie a iluminação do campo da Senzala, localizado na rua Antônio Cavalcante de Albuquerque.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/536/req_021.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/536/req_021.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie a construção, na praça em frente a escola Joaquim Olavo, na Avenida Getúlio Vargas, da Estação do Estudante, com_x000D_
 estrutura coberta e moderna, oferecendo um local adequado e seguro para o embarque dos estudantes que utilizam transporte público municipal</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/538/req_022.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/538/req_022.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, através da Secretaria de Obras e Serviços Públicos, providencie a construção do calçamento da Travessa 1' Nova Descoberta, no Bairro São José.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento-vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento-vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, providencie a manutenção da iluminação nos postes que dão acesso de jardim a vila de Caraúba Torta na zona rural do município.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/624/req_024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/624/req_024.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao llmo. Sr._x000D_
 TIAGO GRASSI, Secretário Municipal de Infraestrutura, proposição no sentido de que os mesmos providenciem a construção do calçamento, drenagem e iluminação da rua em frente ao posto de saúde do bairro do Carneiro Leão e da rua Firmo Mendonça Rangel, conhecida como rua E no mesmo bairro</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/625/req_025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/625/req_025.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, apresente uma proposta de planejamento referente à realocação e adequação dos vendedores ambulantes que foram removidos de_x000D_
 suas localidades e agora encontram-se nas proximidades da linha do trem. Como também providencie a apresentação do projeto voltado paru a instalação desses comerciantes em locais fixos, de modo a possibilitar a continuidade de suas atividades.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/542/req_026.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/542/req_026.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina,_x000D_
 proposição no sentido de que a mesma, providencie a pavimentação e calçamento da rua Manoel Max e rua Matilde Severina Pereira, localizadas no_x000D_
 bairro Nossa senhora Aparecida</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/544/req_028.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/544/req_028.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora que, consultado o Plenário, na forma regimental, seja concedido VOTO DE APLAUSOS à fábrica Doce Praeira, pela sua contribuição profissional no atendimento à população carpinense, iniciando suas atividades no ano de 1950, com um garoto, um tacho de bronze e um sonho de ser um grande empreendedor, ele se chama Joaquim Ângelo de Farias nascido e criado em Carpina, foicasado com Luiza Maria de Farias, onde tiveram 5 filhos.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/546/req_029.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/546/req_029.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a llma. Sra._x000D_
 PATRÍCA AMÉLA, Secretária de Saúde, proposição no sentido de que as mesmas providenciem colocar um técnico gesseiro na Unidade Mista, evitando_x000D_
 com isso a pessoa adulta, idosa e criança, que venham a ter entorses, luxações e/ou fraturas mais simples, ter que irem ao Recife para que seja resolvido,_x000D_
 enfrentando grandes transtornos.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/547/req_030.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/547/req_030.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, proposição no sentido de que a mesma, providencie a manutenção da iluminação dos postes que dão acesso aos bairros, lpsep e_x000D_
 Madre Rosa. Onde muitos estão com lâmpadas queimadas, postes sem luz, ruas sem iluminação suficiente</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/548/req_031.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/548/req_031.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie a construção de ciclovias nas principais avenidas da cidade e áreas de lazer, como praças e parques, no município de Carpina com o objetivo de promover a mobilidade urbana sustentável e proporcionar mais espaços de convivência para a população.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/549/req_032.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/549/req_032.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a llma. Sra._x000D_
 pATRíCn AMÉLIA, Secretária Municipal de Saúde, proposição no sentido de que as mesmas, providenciem a relocação do Agente de Saúde na comunidade de Limeira Grande.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/628/req_033.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/628/req_033.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, através da Secretaria de lnfraestrutura, providencie os reparos no calçamento das ruas 06 e 10 do Bairro Novo, as quais se encontram com vários_x000D_
 buracos dificutando a passagem dos veículos.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/550/req_034.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/550/req_034.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BATMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, a_x000D_
 llma. Sra. ISAURA PESSOA, Secretária da Mulher, e ao llmo. Sr. MARCELO PASCOAL, Secretário de Desenvolvimento Social, proposição no sentido que_x000D_
 os mesmos providenciem o envio para essa casa legislativa de um projeto de lei onde filhos de mães vitímas de feminicidio passe a receber uma pensão que venha suprir a necessidade dos menores que perderam sua mãe através de um crime bárbaro.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento-farao.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento-farao.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, providencie a aquisição de maquinário para exame de mamografia.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/552/req_036.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/552/req_036.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a llma. Sr. PATR|CIA_x000D_
 AMÉLh, proposição no sentido que a mesma, intensifique no mês das mulheres (Março Lilás), as campanhas de prevenção ao Câncer de Colo do Utero, Câncer de Mama, exames de Papanicolau, entre outros que sejam direcionados a saúde da mulher.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/553/req_037.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/553/req_037.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, providencie a criação de um programa de microcrédito voltado exclusivamente para mulheres empreendedoras de Carpina.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/554/req_038.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/554/req_038.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BATMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a llma. Sra._x000D_
 PATR|CIA AMÉLIA, Secretária de Saúde, proposição no sentido de que as mesmas providenciam mudanças na idade da mulher para realizar a primeira_x000D_
 mamografia, para os 40 anos de idade em diante anualmente. Em vista do SUS, preconizar dos 50 a 69 anos de 2 em 2 anos. lsso é um absurdo, sabendo que a idade que mais se evidencia câncer de mama é a partir dos 40 anos, segundo as literaturas médicas e no dia a dia. As sociedades brasileiras de mastologia e radiologia preconizam a partir dos 40 anos.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/555/req_040.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/555/req_040.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, adote as medidas necessárias para que seja criada e implementada uma Casa de Acolhimento para Mulheres Vítimas de Violência, com o objetivo de oferecer um espaço seguro e acolhedor para as mulheres em situação de risco, além de garantir o atendimento multidisciplinar necessário para a recuperação dessas vítimas.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/556/req_041.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/556/req_041.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora que, consultado o Plenário, na forma regimental, seja concedido VOTO DE APLAUSOS para todas as mulheres da cidade de Carpina.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento-neto_de_kakai.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento-neto_de_kakai.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a elaboração e fornecimento do cronograma anual referente aos eventos e práticas de esporte feminino promovidos ou apoiados pela prefeitura.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/557/req_043.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/557/req_043.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora que, consultado o Plenário, na forma regimental, seja concedido VOTO DE APLAUSOS para a secretária de saúde Patrícia Amélia e a diretora da Unidade Mista Eduarda Barreto pela dedicação, esforço e cuidado que teve na reforma da ala provisória da Unidade Mista inaugurada no dia 14 de março, como também pelo trabalho que vem desenvolvendo a frente da saúde do nosso município.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/558/req_044.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/558/req_044.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a_x000D_
 mesma, providencie a construção de uma Unidade Básica de Saúde (UBS) de prédio proprio no bairro da Senzala.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/559/req_045.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/559/req_045.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, adote as medidas necessárias para que seja implementado um Programa Municipal de Cursos de Capacitação e_x000D_
 Empregabilidade, visando oferecer qualificação profissional gratuita à população de Carpina, especialmente para jovens, desempregados e pessoas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/560/req_046.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/560/req_046.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a doação de um terreno para a ONG Patas Encantadas.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/561/req_047.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/561/req_047.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, envie para a Casa Dr. Murilo Silva um projeto de lei regulamentando o livre estacionamento para os servidores dos Poderes Executivo, Legislativo e Judiciário, que estiverem no pleno exercício da função, além dos trabalhadores que prestam serviços essenciais, tais como, casas funerárias e provedores de internet entre outros; com as devidas identificações.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/562/req_048.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/562/req_048.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a pavimentação e calçamento da Rua Paulo Tavares de Lima, no bairro Carneiro Leão. Localizada por trás do muro da subestação da_x000D_
 Celpe.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento-gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento-gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção de uma escola no Loteamento Santana.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/564/req_051.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/564/req_051.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie um mutirão de limpeza, capinação e retirada de todos os tipos de entulhos no bairro Madre Rosa.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/565/req_052.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/565/req_052.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção e reforma da escada de acesso da rua Deputado Mário Monteiro com a rua Nova Descoberta.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/566/req_053.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/566/req_053.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a llma. Sra. PATRÍCIA_x000D_
 AMELIA, Secretária de Saúde do Município, proposição no sentido que as mesmas, providenciem o retorno dos atendimentos de fisioterapia nas Unidades Básicas de Saúde (UBSs), do município de Carpina.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento-chic_do_camarao.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento-chic_do_camarao.docx</t>
   </si>
   <si>
     <t>Requer à mesa, após ouvido o Plenário, que seja concedido VOTO DE APLAUSOS para o Pároco da cidade de Carpina o Padre lvan Alves da Silva, salesiano de Dom Bosco, pela festa de São José 2025.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/568/req_055.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/568/req_055.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do_x000D_
 Carpina, proposição no sentido que a mesma, providencie a realização de um mutirão de limpeza geral (retirada de lixo, entulhos e metralhas, limpeza de_x000D_
 matagal, pintura de meio fio, operação tapa buracos e colocação de lâmpadas de led), nos bairros do Carneiro Leão e bairro do Cajá.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/529/req_056.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/529/req_056.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido que a mesma, providencie a instalação de uma usina de energia solar em prédios públicos. Deverá ser instalada prioritariamente em locais com alta demanda de consumo energético, podendo ser em escolas, hospitais, sedes administrativas ou outros prédios públicos. E os recursos economizados com a conta de energia elétrica, anteriormente paga a Neoenergia de Pernambuco, seja redirecionado para investimentos em ações que fomentem a economia do município como: A- lncentivos para micro e pequenos empreendedores locais. B- Projetos sociais voltados à geração de emprego e renda. C- Investimentos em infraestrutura urbana e rural. D- Manutenção e aplicação dos serviços públicos essenciais como hospitais e creches.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/531/req_057.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/531/req_057.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, providencie a resolução dos problemas relatados com base nas demandas apresentadas pelos moradores do bairro das Três Marias._x000D_
 Requeremos, ainda, que seja informado a esta Casa Legislativa o planejamento e as medidas que serão adotadas para atender às reivindicações da_x000D_
 comunidade. O bairro têm enfrentado sérias dificuldades devido à falta de serviços essenciais, tais como: o Ausência de coleta regular de lixo; o CondiçÕes precárias das vias públicas; . Falta de acessos adequados a vias não construídas. Diante da urgência e relevância dessas questÕes, solicitamos que sejam tomadas as devidas providências, garantindo aos munícipes condições dignas de infraestrutura e serviços públicos essenciai</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/533/req_058.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/533/req_058.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie a continuidade da construção do calçamento e saneamento da rua Professor Rocha Melo, no bairro Novo.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/534/req_059.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/534/req_059.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina,_x000D_
 proposição no sentido de que a mesma, providencie o calçamento e saneamento da rua Manoel Marques da Silva, e da Segunda e Terceira travessa da Avenida Valdemar Mota Valência, ambas localizadas no bairro de Aparecida.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/535/req_060.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/535/req_060.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, providencie a pavimentação do_x000D_
 Loteamento Severino Bione de Araújo, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/537/req_061.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/537/req_061.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, concede VOTO DE APLAUSOS ao bloco Flor do Tamarindo pela honraria que recebeu do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/540/req_062.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/540/req_062.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a Ilma. Sra._x000D_
 PATRÍCIA AMÉLIA, Secretária de Saúde, proposição no sentido de que as mesmas providenciem a instituição de um Centro de Saúde do Homem, com o_x000D_
 objetivo de promover a prevenção, diagnósticos e tratamentos de doenças que afetam a população masculina, garantindo atendimento especializado e_x000D_
 campanhas de conscientização sobre a saúde do homem.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/543/req_064.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/543/req_064.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no_x000D_
 sentido de que a mesma, providencie a construção do calçamento e saneamento da rua Manoel Fereira da Silva, no bairro do Cajá.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/545/req_065.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/545/req_065.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao llmo. Sr._x000D_
 TIAGO GRASSI, Secretário Municipal de Obras e lnfraestrutura, proposição no sentido de que os mesmos, providenciem a implantação da iluminação em led (LIGHT EMITING DIOODE), na rede de iluminação pública da rua Odon Benício de Miranda, no bairro da Senzala.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento-chic_do_camarao.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento-chic_do_camarao.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, ao Ilmo. Sr. TIAGO GRASSI, Secretário de Obras, e a Ilma. Srª RAFAELA, Secretária de Indústria e Comércio, proposição no sentido que os mesmos, providenciem a construção e revitalização de um espaço adequado para os ambulantes na Avenida Estácio Coimbra as margens da linha férrea.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/489/req_067.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/489/req_067.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que, consultado o Plenário, na forma regimental, seja concedido VOTO DE APLAUSOS ao llmo. Sr. Tiago Grassi, Secretário de Obras e lnfraestrutura, pelo esforço e serviços prestados ao povo carpinense através da secretaria municipal.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento-wedja_de_bila.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento-wedja_de_bila.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento e saneamento da rua Santa Catarina, no bairro Santa Cruz que fica interligada com a Av. Professora Amelia Lemos, essas ruas dão acesso aos bairros, IPSEP e Madre Rosa, facilitando o deslocamento da população que segue no sentido do Bairro Novo, UPA, e Cidades circunvizinhas como Tracunhaém e Nazaré da Mata.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/491/req_069.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/491/req_069.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma providencie a construção de uma pista de corrida de 400 metros com o objetivo de favorecer a prática esportiva em nosso município.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento-dr._wagner.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento-dr._wagner.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, regularize a situação do transporte escolar dos alunos residentes no bairro do Cajá, entendendo que os memos precisam se deslocar de suas residências até as escolas no raio de 2km, nesse sentido solicito providências de fornecimento e permanência deste transporte.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/493/req_071.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/493/req_071.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o saneamento e pavimentação das ruas Mariza Maria de Sousa e décima travessa da rua Sizenando Carneiro Leão. Ambas situadas no Loteamento Santana.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/494/req72.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/494/req72.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria competente, providencie a adoção de medidas para garantir a inclusão de mulheres no efetivo da Guarda Municipal, por meio da reestruturação do quadro atual disponibilizando vagas para o sexo feminino.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento-heitor_lapa.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento-heitor_lapa.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretária Municipal de Educação, apresente informações e ações em relação aos uniformes escolares do ano de 2025 que ainda não foram entregues. Haja visto já estarmos no início do mês de abril, o atraso na entrega dos uniformes escolares chama atenção. Portando, venho requerer que essa situação seja resolvida com a maior brevidade possível e que seja enviado a essa casa as informações concernentes à aquisição desses itens como licitação e data para entrega dos novos uniformes escolares.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/496/req_074.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/496/req_074.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. TIAGO GRASSI, Secretário Municipal de Infraestrutura, proposição no sentido de que os mesmos providenciem a construção do calçamento, drenagem e iluminação da Rua José Sales de Lima, conhecida popularmente como a antiga Rua do lava jato em Jardim Neópolis.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/501/req_075.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/501/req_075.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a inclusão de uma Unidade Básica de Saúde (UBS), no bairro Santa Cruz.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/502/req_076.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/502/req_076.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, ao Ilmo. Sr. TIAGO GRASSI, Secretário Municipal de Obras e Infraestrutura, e a Ilma. Sr. RAFAELA BRITO, Secretária Municipal de Indústria, Comércio e Desenvolvimento, proposição no sentido de que os mesmos, providenciem a reforma e revitalização na infraestrutura do mercado público, ensejando a adequação do local aos padrões de qualidade exigidos principalmente pela vigilância Sanitária, pois o Mercado Público em questão se tornará um local mais atrativo para os comerciantes locais trabalharem, e para os consumidores de Carpina e região frequentarem.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/503/req_077.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/503/req_077.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a reforma geral na escola municipal Eliane Carneiro Leão de Melo, incluindo a cobertura na quadra esportiva e um laboratório de informática. Essa é uma escola tradicional no nosso município que a bastante tempo necessita dessa reforma e que por vários anos funciona de forma precária.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>78</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/504/req_078.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/504/req_078.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS a Sra. Adriana Campello Ferreira, presidente da Associação dos Autistas de Carpina, membro do Conselho Municipal da Criança e do Adolescente e membro do Conselho Municipal da Pessoa com Deficiência deste município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>79</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/505/req79.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/505/req79.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento do povoado de Chã do Meio na zona rural do município.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>80</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/506/req_080.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/506/req_080.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e a Ilma. Sra. PATRÍCIA AMÉLIA, Secretária de Saúde, proposição no sentido de que as mesmas, providenciem o carro da mama, de 15 em 15 dias nos diferentes bairros de Carpina, para que seja realizado o exame de mamografia nas mulheres a partir dos 40 anos, em vista de sabermos que o câncer de mama, é o câncer que mais mata o sexo feminino, no mundo, principalmente no Brasil.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>81</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/507/req81.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/507/req81.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da Secretaria de Obras e Infraestrutura, providencie a reforma e requalificação da praça do bairro Santo Antônio visando melhorias na infraestrutura e na qualidade de vida da população.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>82</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/510/req82.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/510/req82.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria de Saúde, providencie a troca, manutenção e melhoria da frota de ambulâncias da Zona Rural de Chã do Meio no município.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>83</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/511/req83.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/511/req83.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a ampliação da iluminação nos dois cemitérios que temos em nossa cidade.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>84</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/512/req84.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/512/req84.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, apresente informações sobre o precatório do Fundef, como por exemplo valores disponíveis em conta, valores que foram gastos e onde foram gastos, bem como o planejamento de pagamento aos professores que tem direito.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>85</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/513/req85.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/513/req85.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a aquisição de uma UTI móvel para o município de Carpina.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>86</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_10_2025_obras_travessa_avenida_joao_alfredo_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_10_2025_obras_travessa_avenida_joao_alfredo_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção do saneamento e calçamento da Travessa da Avenida Conselheiro João Alfredo (Comunidade do Matadouro), no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>87</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/521/req87.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/521/req87.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a reabertura do centro de fisioterapia, bem como a inclusão da técnica de reeducação postural global (RPG), entre os procedimentos disponibilizados à população.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>88</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/569/req88.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/569/req88.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a revitalização da praça Jota Cândido, que fica localizada na rua Nunes Machado.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>89</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/570/req89.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/570/req89.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria de Saúde, adote providências para garantir a presença de atendimento pediátrico 24 horas por dia, inclusive aos finais de semana e feriados, na Unidade Mista Francisco de Assis Chateaubriand.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>90</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/571/req90.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/571/req90.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria de Saúde, aquisição de novas ambulâncias para as comunidades da zona rural de Caramuru, Caraúba Torta e Chã do Meio onde as ambulâncias estão em situação.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>91</t>
-[...2 lines deleted...]
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/572/req91.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/572/req91.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a realização de obras de pavimentação na Rua 2 Travessa Maria de Araújo Duarte, localizada no bairro do Ipsep.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_gab_11_2025_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_gab_11_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção do saneamento e calçamento da Rua Ernesto Libânio Pinheiro, no bairro IPSEP, neste município de Carpina-PE.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/579/req9_lixeiras_pracas.docx_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/579/req9_lixeiras_pracas.docx_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a realização a instalação de lixeiras com sistema de coleta seletiva nas praças públicas e demais locais de grande movimentação no município de Carpina.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_dr.fernando_augusto.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_dr.fernando_augusto.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a realização do calçamento, drenagem e iluminação da rua 1 e 2 do bairro das Três Marias.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento-wedja_de_bila.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento-wedja_de_bila.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a inclusão de uma cozinha comunitária no Bairro Novo.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento-preto_do_ipsep.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento-preto_do_ipsep.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a realização de obras de pavimentação na rua João Pedro da Silva no bairro Ipsep, neste município.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento-vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento-vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria de Obras, providencie a construção de um cemitério na comunidade de Caraúba Torta na zona rural do município.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento-gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento-gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento e saneamento da rua principal da comunidade de Três Paus.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/588/modelo_de_requerimento_10.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/588/modelo_de_requerimento_10.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie um desvio para o acesso da Avenida Rio Branco, que liga o loteamento Nova Descoberta ao bairro do IPSEP.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento-gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento-gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção de uma quadra poliesportiva no Loteamento Santana.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_12_2025_estudo_viabilizacao_sede_ucea_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_12_2025_estudo_viabilizacao_sede_ucea_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie um estudo a fim de custear uma sede para a União dos Escritores e Artistas de Carpina (UCEA), patrimônio imaterial de nossa cidade.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/599/modelo_de_requerimento_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/599/modelo_de_requerimento_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a perfuração de poços e chafariz na comunidade das tabocas, para a melhoria da população.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento-junior_de_salete.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento-junior_de_salete.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento de todas as travessas do loteamento triunfo no Carneiro Leão .</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/596/req.10_2025_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/596/req.10_2025_1.pdf</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública com a participação da Secretaria Municipal de Saúde, profissionais da área e representantes da sociedade civil para discutir a atual situação da saúde pública no município de Carpina.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento-preto_do_ipsep.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento-preto_do_ipsep.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Poder Executivo Municipal a realização de obras de pavimentação na Rua Travessa 2 Padre Rocha, no bairro IPSEP, neste município de Carpina/PE.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_11.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_11.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o saneamento e calçamento da Rua I no bairro Madre Rosa.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento-heitor_lapa.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento-heitor_lapa.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a reforma do banheiro público da Academia da Cidade e a construção de banheiros/vestiários nas proximidades das quadras poliesportivas do Parque Jota Cândido.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/609/votos_de_aplausos.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/609/votos_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido  VOTO DE APLAUSOS a Ilma. Sra. Rosejara Ramos, Secretária de Educação do Município, pelo belíssimo trabalho que vem desenvolvendo na educação das escolas municipais de Carpina.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_dr.fernado_augusto_3.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_dr.fernado_augusto_3.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. TIAGO GRASSI, Secretário de Infraestrutura, proposição no sentido que os mesmos, adotem as medidas necessárias objetivando a implantação de um marco regulatório que estimule e organize o crescimento vertical da cidade, tendo em vista as atuais limitações de expansão horizontal do município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_-_rodoviaria.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_-_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, adote as medidas necessárias objetivando, em caráter de urgência, solucionar a situação de abandono do Terminal Rodoviário de Carpina, localizado na Rua Ernesto Pompílio, s/n, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_13_2025_regulamentacao_transporte_municipal_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_13_2025_regulamentacao_transporte_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a apresentação de um plano de mobilidade e regulamentação do transporte público municipal.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/613/revitalizacao_das_pracas.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/613/revitalizacao_das_pracas.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina e ao Ilmo. Sr. TIAGO GRASSI, Secretário de Infraestrutura, proposição no sentido de que os mesmos, providenciem a revitalização das três praças que ficam localizadas na COHAB 1 no bairro Santo Antônio para que sejam utilizadas como academia da cidade.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_6.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_6.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEXEIRA GOUVEIA, prefeita do municipio do Carpina, proposição no sentido que a mesma providencie a realização de obras de pavimentação nas Travessas de números 1,2,3,4,5,6,7 do loteamento Juá, no bairro Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento-junior_de_salete.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento-junior_de_salete.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento e saneamento da continuidade da rua Manoel Américo Coutinho na parte de baixo (várzea) do Carneiro Leão. _x000D_
 Está rua fica paralela a rua do armazém de Berg na parte de baixo.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento-gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento-gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção de uma Academia da Cidade na praça localizada em frente ao colégio Joaquim Olavo na Avenida Presidente Getúlio Vargas, conhecida como rua dos Tamarindos.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento-vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento-vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria de Obras, providencie o calçamento e saneamneto da Rua Projetada 5 no bairro das Três Marias.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento-vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento-vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, através da Secretaria de Obras, providencie o calçamento da rua Severino Francisco da Fonte (rua Projetada 50) no bairro de Jardim Neopolis.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_dr.fernando_augusto_4.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_dr.fernando_augusto_4.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. JORGE LAPA, Secretário de Segurança, proposição no sentido de que os mesmos, posicionem guardas municipais e agentes de trânsito na feira do domingo no bairro Santo Antônio, haja vista que os motoqueiros e ciclistas transitam no meio da feira, podendo assim provocar acidentes.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento-wedja_de_bila.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento-wedja_de_bila.docx</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS a Ilma. Sra. Anne Daniele Gomes Muniz, 2º Tenente do Quadro de Oficiais Auxiliares da Polícia Militar de Pernambuco.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimentos_calcamento-_gaspar.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimentos_calcamento-_gaspar.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a realização de obras de pavimentação asfáltica e saneamento da rua Sizenando Carneiro Leão, no loteamento Santana.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento-junior_de_salete.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento-junior_de_salete.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento e saneamento das travessas 1,2 e 3 da avenida Francisco Viana, como também da rua Araújo de Carvalho e da travessa da rua Bernardino de Campos na vila da Cohab 1 e 2 no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento-dr._paulo_fernando.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento-dr._paulo_fernando.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a implantação de uma Unidade Básica de Saúde (UBS), na região central da cidade, com expediente estendido.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/642/req003.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/642/req003.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a inclusão das seguintes melhorias na Unidade Básica de Saúde (UBS) da Comunidade de Chã do Meio:_x000D_
  _x000D_
 1-	Instalação de uma Placa de Identificação na UBS;_x000D_
 _x000D_
 2-	 Execução de calçamento e pavimentação das vias públicas que dão acesso à referida UBS, promovendo melhores condições de mobilidade, segurança e qualidade de vida aos moradores e aos usuários do serviço.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento-junior_de_salete.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento-junior_de_salete.docx</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS ao time de futebol mirim da escola Pio X, pela conquista dos jogos escolares de Pernambuco Regional Mata Norte. Tendo como professor o técnico Clenio Solival e diretor Jorge Miguel.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/644/escola_de_cha_do_meio_2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/644/escola_de_cha_do_meio_2.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. TIAGO GRASSI, Secretário de Infraestrutura, proposição no sentido que os mesmos, promovam a reforma e revitalização da escola municipal de Chã do Meio a fim de que ocorra uma melhoria significativa no âmbito do ensino e consequentemente na vida dos estudantes daquela localidade.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento-_cozinha_comunitaria_3marias_.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento-_cozinha_comunitaria_3marias_.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da Secretaria Municipal de Desenvolvimento Social e Cidadania, providencie a implantação de uma Cozinha Comunitária no bairro das Três Marias.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento-wedja_de_bila.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento-wedja_de_bila.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. RAQUEL TEIXEIRA LYRA LUCENA, Governadora do Estado de Pernambuco, proposição no sentido de que a mesma, adote as providências cabíveis, em caráter de urgência, objetivando a manutenção da fachada da Escola Técnica Maria Eduarda de Barros, a qual apresenta riscos de desabamento, com problemas estruturais graves que comprometem o funcionamento e a segurança do ambiente escolar.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/651/votodeaplauso.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/651/votodeaplauso.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS ao Sr. Gilvando Nascimento de Oliveira, em reconhecimento por sua importante contribuição com o esporte no âmbito do município do Carpina.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção do calçamento e saneamento da segunda etapa da Rua Nova Descoberta, até a estrada de_x000D_
 acesso ao bairro de Florestinha, no bairro São José, neste município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/653/recapeamento_do_asfalto.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/653/recapeamento_do_asfalto.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o recapeamento do asfalto da Rua Benedita Borges da Silva, localizada no bairro Santo Antônio em direção ao cemitério novo até o final do calçamento.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_007.2025.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_007.2025.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, juntamente com a Secretaria Municipal de Desenvolvimento Social e Cidadania, providencie a implantação de uma Cozinha Comunitária para atender a comunidade do bairro de Florestinha, neste Município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento-gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento-gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção de uma creche no loteamento Santana.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_12.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_12.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sr. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, Proposição no sentido de que a mesma, providencie a construção de uma creche municipal ao lado da escola técnica Maria Eduarda de Barros, no bairro São José.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento-vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento-vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção de uma creche na zona rural de Caramuru e outra na zona rural de Carauba Torta.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento-_gaspar_da_ambulancia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento-_gaspar_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a realização de obras de pavimentação asfáltica na rua Valdemar Silveira da Mota, no bairro de Aparecida.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a realização de obras de pavimentação asfáltica da rua Sizenando Carneiro Leão, no Loteamento Santana.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de uma creche no Loteamento Santana.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/683/req_12.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/683/req_12.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Munícipio do Carpina, proposição no sentido de que a mesma, realize a adoção de providências urgentes para correção de distorções e irregularidades que vêm afetando diretamente os servidores públicos municipais — ativos, aposentados e pensionistas — especialmente no que se refere a descontos indevidos, cortes de adicionais, descumprimento do piso salarial do magistério, e aumento da contribuição previdenciária. Solicita ainda a revisão de legislação vigente, a regularização de direitos e a adoção de medidas que assegurem justiça, legalidade e valorização do funcionalismo público municipal.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_008.2025_2.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_008.2025_2.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Munícipio do Carpina, proposição no sentido de que a mesma, providencie a realização de obra de pavimentação asfáltica na AV. Rádio Clube, bairro do Cajá junto com o cruzamento da rua do Colonial no bairro da Senzala.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento-__ubs_bairro_novo_.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento-__ubs_bairro_novo_.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Munícipio do Carpina, proposição no sentido de que a mesma, através da Secretaria Municipal de Saúde, providencie a implantação de uma nova Unidade de Pronto Atendimento/Unidade Básica de Saúde (UPS/UBS) na parte baixa do Bairro Novo, destinada a atender os moradores da localidade e de áreas adjacentes da parte baixa do bairro.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/687/calcamento_e_asfalto-.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/687/calcamento_e_asfalto-.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a EXMA. SR. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie o calçamento em asfalto e em paralelepípedo para Rua Paulo Tavares de Lima no Carneiro Leão, lateral do parque de eventos que dá acesso ao Carneiro Leão até a entrada do bairro em asfalto. Calçamento em paralelepípedo para o restante da rua Paulo Tavares de Lima parte inicial perto do posto de saúde como também parte de baixo depois do calçamento e parte de baixo da rua Manoel Américo Coutinho na parte baixa (várzea) do Carneiro Leão.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Requer a</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/689/reforma_geral_dos_vestiarios_e_banheiros.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/689/reforma_geral_dos_vestiarios_e_banheiros.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a reforma geral nos vestiários e banheiros e troca do piso de jogo do ginásio municipal Josimar Honório de Menezes.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/690/calcamento_em_paralelepipedo.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/690/calcamento_em_paralelepipedo.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie o calçamento em paralelepípedo para todas as travessas das ruas do loteamento Triunfo no Carneiro Leão.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/691/conserto_do_esgoto_a_ceu_aberto.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/691/conserto_do_esgoto_a_ceu_aberto.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie o conserto do esgoto a céu aberto da avenida Rosita Freire no cruzamento com a rua Dr. Gonçalves Guerra no bairro do Cajá.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/692/reforma_geral_em_toda_a_estrutura.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/692/reforma_geral_em_toda_a_estrutura.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a reforma geral em toda estrutura da escola Edileuza Nunes em Florestinha.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/693/construcao_de_praca.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/693/construcao_de_praca.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção de praça baixa com jardinagem e pista de cooper na área do antigo campo do Carneiro Leão, parte central do bairro.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/694/reforma_geral_na_praca_da_vila_da_cohab.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/694/reforma_geral_na_praca_da_vila_da_cohab.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a reforma geral com área de convivência, quadra ou campo para esportes, parque infantil na praça do pensador no bairro Santo Antônio na entrada da vila da Cohab.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/695/pavimentacao_asfaltica.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/695/pavimentacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a pavimentação asfáltica da rua Jaime Vicente no bairro Novo com praça de alimentação no canteiro central da mesma rua.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/696/calcamento_em_asfalto.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/696/calcamento_em_asfalto.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie o calçamento em asfalto ou paralelepípedo da continuação da rua Martins Júnior nas Três Marias até Elias da moto no cruzamento com Florestinha.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/697/constucao_de_uma_praca_com_quiosques.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/697/constucao_de_uma_praca_com_quiosques.docx</t>
   </si>
   <si>
     <t>Requer  seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção de uma praça com quiosques no canteiro central da rua Frei Miguelino no bairro da Senzala. (Rua lateral a fábrica de doces Praieira).</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/698/construcao_do_calcamento_na_rua_das_algarobas.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/698/construcao_do_calcamento_na_rua_das_algarobas.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento em paralelepípedo das ruas Algarobas e demais travessas em Florestinha.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/699/parcerias_governamental.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/699/parcerias_governamental.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, busque parcerias com o governo federal e estadual para construção de casas ou apartamentos populares para minimizar o déficit de habitação no nosso município.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/700/construcao_do_hospital_da_mulher.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/700/construcao_do_hospital_da_mulher.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do hospital da mulher em Carpina para atender a saúde da mulher em geral com laboratórios, consultórios e cirurgia geral.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/701/pavimentacao_asfaltica_no_bairro_do_ipsep.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/701/pavimentacao_asfaltica_no_bairro_do_ipsep.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a pavimentação asfáltica na parte final da Avenida Padre Rocha na parte do Ipsep conhecida como rua do eucalipto como também na rua do coqueiro na parte central do Ipsep sentido Rancho Valença.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/709/calcamento-_preto.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/709/calcamento-_preto.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Munícipio do Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da rua João Patrício da Silva, localizada ao lado de Bruno Equipadora.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/671/votos_de_aplausos_secretaria_de_cultura.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/671/votos_de_aplausos_secretaria_de_cultura.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS à secretária de cultura a Ilma. Sra. Marta Guerra, em reconhecimento pelo belíssimo trabalho realizado na organização e execução do São João Arretado de Carpina 2025.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. Tiago Grassi, Secretário de Infraestrutura, proposição no sentido de que os mesmos, providenciem a pavimentação asfáltica da Avenida Capitão Oswaldo Freire, no bairro do Cajá.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/673/votos_de_aplausos_a_secretaria_rafaela_britto.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/673/votos_de_aplausos_a_secretaria_rafaela_britto.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS a Ilma. Sra. Rafaela Britto em reconhecimento pelo belíssimo trabalho realizado na organização e execução do São João Arretado de Carpina 2025 e a toda a sua equipe da Secretaria de Desenvolvimento Econômico, Indústria e Comércio.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/713/voto_de_aplausos.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/713/voto_de_aplausos.docx</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS ao Ilmo. Sr. Jorginho Lapa, Diretor Presidente da Autarquia de trânsito, transporte e segurança pública do município, pelos relevantes serviços prestados ao município de Carpina tanto no âmbito do trânsito como também no dia a dia da cidade e sobretudo durante a realização dos festejos juninos do município.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_18.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_18.docx</t>
   </si>
   <si>
     <t>Requerer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o calçamento e saneamento da rua Projetada 01 do Loteamento Quinta do Rosário.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_13-1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_13-1.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido que a mesma, apresente um estudo de viabilidade para implantação e ampliação do modelo de escola em tempo integral na Rede Municipal de Ensino de Carpina, em consonância com a Meta 6 do Plano Nacional de Educação – PNE (Lei nº 13.005/2014).</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_dr._fernando_augusto__2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_dr._fernando_augusto__2.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Ilmo. SR. Dr. André Fonseca, Diretor do Departamento de Estradas de Rodagem (DER) do Município do Carpina, proposição no sentido que o mesmo construa uma lombada entre o Restaurante Fogão de Lenha e o Empresarial BC na Avenida Congresso Eucarístico do Município de Carpina.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento-_vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento-_vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da secretaria de Infraestrutura, providencie o calçamento e saneamento da Rua Manuel Ferreira da Silva, no bairro do Cajá.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/730/req005.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/730/req005.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o calçamento e saneamento da via principal que dá acesso a comunidade de Chã do Meio; bem como disponibilize uma nova ambulância para atendimento da referida comunidade.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/733/reforma_e_ampliacao_de_escola.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/733/reforma_e_ampliacao_de_escola.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a reforma e ampliação da escola municipal de Chã do Meio com espaço de convivência e lazer para os alunos como também a construção de parque infantil.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a pavimentação da 2ª Travessa da rua 21 de abril, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a pavimentação asfáltica na rua Gercina Carneiro no bairro do Cajá cruzando com a rua Frei Miguelinho passando pela escola Ernesto Ribeiro até a entrada de acesso à estrada de chá do meio .</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Júnior de Salete, Neto de Kakai</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/741/pavimentacao_asfaltica_do_loteamento_triunfo.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/741/pavimentacao_asfaltica_do_loteamento_triunfo.docx</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS para toda organização do campeonato_x000D_
 dos bairros de futsal, organizadores e coordenadores, ao Diretor de Esportes Helsinho, e aos coordenadores Erik Francisco (Ceará), professor Elton Duarte, equipe de transmissão em nome de Gil Nascimento e a equipe do Giro da Mata Norte, as 24 equipes participantes e o campeão equipe dos_x000D_
 Racionais e toda sua diretoria.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_de_pavimentacao_asfaltica.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_de_pavimentacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a realização de obras de pavimentação asfáltica da rua Antônio Benício até a parte final, localizada no Madre Rosa neste município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14_chic.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14_chic.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a realização de obra de calçamento na Rua José Pimentel, localizada no bairro São Sebastião, conhecida como a rua do colégio Santa Clara.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Wedja de Bila, Cássia do Moinho</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_02.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_02.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma providencie uma sala de apoio psicológico e psiquiátrico no município de Carpina, para atender os casos que são direcionados à delegacia de mulheres que são vítimas de violência doméstica e psicológica.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_14_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_14_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a pavimentação e drenagem da Rua Projetada J no Loteamento Três Marias.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_09.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o calçamento e saneamento da rua Mariana Marinho de Queiroz, no bairro do Cajá.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da Secretaria de Infraestrutura, providencie a instalação de manilhas na entrada da comunidade de Vassouras na rua onde fica localizada a igreja evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_16_2025_asfalto_rua_martins_junior_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_16_2025_asfalto_rua_martins_junior_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de retornos durante a extensão da rua Martins Júnior, no bairro de Três Marias e que sejam realizados estudos para analisar a viabilidade da edificação de pista para pedestres e ciclovia em conexão com a estrada de Florestinha.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento-__finalizacao_de_calcamento.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento-__finalizacao_de_calcamento.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção do complemento do calçamento e saneamento da Rua Projetada 6, localizada no Loteamento Quinta do Rosário, no bairro Santo Antônio, situada atrás da Galvaniza.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_o004.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_o004.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Ilma. Sra. Patrícia Amélia, Secretária de Saúde, a Ilma. Sra. Rafaella Brito, Secretária de Indústria e Comercio e ao Ilmo. Sr.  Jorge Lapa, Diretor Presidente da Autarquia de Trânsito, Transporte e Segurança Pública do Município, proposição no sentido de que os mesmos, providenciem a execução da Lei Federal nº 5.991/73, que disciplina o funcionamento em rodízio de farmácias e drogarias por 24 horas no município.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_14_2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_14_2.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o custeie do aluguel de um imóvel destinado ao funcionamento da Cooperativa de Trabalho dos Catadores de Materiais Recicláveis de Carpina/COOPCACARP.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/761/req006.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/761/req006.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da rua Pedro de Albuquerque e Silva no bairro de Santa Terezinha.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento-_vei_do_onibus.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento-_vei_do_onibus.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da Secretaria de Infraestrutura, providencie a construção do calçamento e saneamento da rua Loteamento Senhor do Bonfim, no  bairro São José.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Júnior de Salete, Dr. Paulo Fernando</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/766/concessao_de_voto_de_aplausos.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/766/concessao_de_voto_de_aplausos.docx</t>
   </si>
   <si>
     <t>Requerem a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS à escola João Cavalcante Petribú pelos 50 anos de fundação no município do Carpina bem como à banda musical pelos 20 anos de trabalho na formação de músicos da nossa cidade.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_08.2025_1_1.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_08.2025_1_1.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o calçamento e saneamento da Rua Rosa Maria da Conceição e da Rua José Bernardo da Silva, ambas travessas da Avenida Capitão Osvaldo Freire, localizada no bairro Cajá.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/775/iluminacao_campo_da_senzala.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/775/iluminacao_campo_da_senzala.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Carpina, proposição no sentido de que a mesma, providencie a iluminação do campo da Senzala, localizado na rua Antônio Cavalcante de Albuquerque, no bairro da Senzala.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/776/abertura_rua_djalma_rodrigues.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/776/abertura_rua_djalma_rodrigues.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a abertura da rua Djalma Rodrigues de Souza, ligando com a rua Maria Amélia, no Bairro da Senzala.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_15.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o recapeamento asfáltico da rua Bernardino de Campos, construindo também o complemento do calçamento nas vias do condomínio Quinta do Rosário, a fim de que se estendam até o calçamento de Aparecida.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, através da Secretaria de Educação e Esportes implante no nosso município a escolinha de esporte municipal para atender principalmente os alunos da rede municipal de ensino e os que não tem condições de pagar uma escolinha de esporte particular, com aulas de futsal, futebol, voleibol, basquete e handebol principalmente.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/784/pavimentacao_rua_tenente_quirino_.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/784/pavimentacao_rua_tenente_quirino_.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma.  Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a pavimentação da Rua Tenente Rubens Quirino, localizada no bairro São José.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/785/usb_predio_proprio_senzala_docx.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/785/usb_predio_proprio_senzala_docx.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. Maria Eduarda Baima Teixeira Gouveia, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de uma Unidade Básica de Saúde (UBS) de prédio próprio no bairro da Senzala.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_13.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_13.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie o complemento do calçamento da Rua Hercília Aranha de Moura no bairro do Ipsep.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a pavimentação da rua Leda Rosa Dias Alves, no bairro Novo.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/788/asfalto_rua_amelia.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/788/asfalto_rua_amelia.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a pavimentação asfáltica da Rua Amélia, no bairro da Senzala.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção da pavimentação asfáltica na Avenida Sérgio Orlando Santa Cruz, conhecida como rua dos coqueiros, no bairro do Ipsep.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_16.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, realize a pintura de todos os quebra-molas e da sinalização do asfalto nas vias municipais.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimentos_17_2025_aplicativo_unico_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimentos_17_2025_aplicativo_unico_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a criação de um aplicativo único de serviços municipais com o objetivo de unificar os serviços municipais em um só aplicativo (agenda de saúde, matrícula escolar, IPTU, protocolos,etc.).</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/793/tv_cap_osvaldo_no_0013.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/793/tv_cap_osvaldo_no_0013.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a pavimentação da 9ª Travessa da Avenida Capitação Osvaldo Freire, no bairro do Cajá.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Júnior de Salete, Cássia do Moinho, Chic do Camarão, Dr. Fernando Augusto, Dr. Paulo Fernando, Dr. Wagner, Faraó, Gaspar da Ambulância, G Motos, Guilherme de Lia, Heitor Lapa, Neto de Kakai, Preto do IPSEP, Véi do Ônibus, Wedja de Bila</t>
   </si>
   <si>
     <t>Requerem a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS à toda equipe da UPAE Carpina pelos 3 anos de funcionamento no nosso município, Coordenadora Luanna Gressa e equipe em geral.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_dr._fernando_augusto__3.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_dr._fernando_augusto__3.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. Thiago Grassi, Secretário de Infraestrutura, proposição no sentido de que os mesmos providenciem a construção do calçamento, drenagem e iluminação da Rua Professor Rocha Melo no bairro Novo.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_17.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o calçamento e saneamento da Avenida Conselheiro João Alfredo (conhecida como o antigo matadouro, por trás da unidade do Corpo de Bombeiros) no bairro de Nova Santa Cruz.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a realização da entrega das escrituras e regularização dos terrenos doados, nos bairros de Carneiro Leão, Três Marias e demais localidades.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o calçamento e saneamento da rua Tibúrcio Vicente Ferreira, no bairro Santa Cruz.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a execução de reparos e melhorias na Academia das Cidades e nas quadras do Parque de Eventos.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_capela_santos_reis.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_capela_santos_reis.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a construção da Capela de Santos Reis.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_14.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_14.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a centralização da farmácia municipal, e que a mesma tenha um anexo para dispensação de medicamentos do componente especializado da assistência farmacêutica do Estado de Pernambuco, para que a população tenha melhor acesso aos medicamentos.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a instalação de câmeras de vídeomonitoramento nas principais ruas e avenidas do município, por meio da articulação com o deputado Gustavo Gouveia, a prefeita Eduarda Gouveia e o governo do Estado através da autarquia de trânsito e segurança pública municipal para os bairros do Centro, Santo Antônio, Bairro Novo, Três Marias, Senzala, Florestinha, Aparecida, Ipsep, Loteamento Santana, Carneiro Leão e Cajá.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_18_2025_natal_luz_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_18_2025_natal_luz_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a realização do Natal Luz de Carpina.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/838/reforma_geral_de_escola.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/838/reforma_geral_de_escola.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a reforma geral da escola Sofia Adelino, no bairro de Carneiro Leão.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. TIAGO GRASSI, Secretário de Infraestrutura, proposição no sentido de os mesmos, providenciem a reforma e uma ampliação da Escola Bela Vista localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/840/_requerimento_no_16_2025__1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/840/_requerimento_no_16_2025__1.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a implementação do Plano Municipal de Arborização Urbana e Rural de Carpina.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Xandinho</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS aos coordenadores de saúde bucal do município a Dra. Débora Duffles da Atenção Básica e o Dr. Francisco da coordenação do CEO.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. RAQUEL TEIXEIRA LYRA LUCENA, Governadora do Estado de Pernambuco, proposição no sentido de que a mesma, junto ao Departamento Nacional de Infraestrutura de Transportes (DNIT), providencie a instalação de uma lombada eletrônica próximo a Carvel.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Neto de Kakai, Júnior de Salete</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a reforma geral da quadra do bairro Novo, quadra da escola Irineu de Pontes que fica localizada no Jardim Neópolis, próximo a Associação de Moradores.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_20_2025_escola_edileuza_nunes_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_20_2025_escola_edileuza_nunes_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a reforma e ampliação da escola municipal Edileuza Nunes Fernandes, localizada no bairro de Florestinha.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido que a mesma, providencie a pavimentação da rua dos Emancipadores no bairro do Cajá.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção  do calçamento e saneamento da rua da Felicidade, localizada no bairro de Três Marias, próxima a oficina de Lias da Moto.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_informacoes_coleta_lixo_.docx.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_informacoes_coleta_lixo_.docx.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, apresente informações sobre a gestão e operação da coleta de resíduos sólidos no Município de Carpina.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/876/copia_de_req009.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/876/copia_de_req009.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a aquisição de um novo ônibus para transporte universitário.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_dr._fernando_augusto_-2.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_dr._fernando_augusto_-2.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina e ao Ilmo. Sr. Jorge Lapa, Diretor Presidente da Autarquia de Trânsito, Transporte e Segurança Pública, proposição no sentido de que os mesmos providenciem uma fiscalização com guardas de trânsito na praça dos Tamarindos, localizada na Av. Presidente Getúlio Vargas, no bairro São José.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_21_2025_rua_tenente_rubens_quirino_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_21_2025_rua_tenente_rubens_quirino_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento na Rua Tenente Rubens Quirino de Souza, no bairro São José.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_19.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, e ao Ilmo. Sr. Jorge Lapa, Diretor Presidente da Autarquia de Trânsito, Transporte e Segurança Pública, proposição no sentido de que os mesmos providenciem a designação de um guarda municipal para permanecer nos Postos de Saúde do município nos dias de entrega das fichas de atendimento nas referidas unidades, visando garantir a ordem, segurança e melhor organização do serviço.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie o complemento da pavimentação asfáltica da avenida principal de Florestinha e da rua da Ecologia.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a reforma da praça do troca-troca no bairro Santo Antônio</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/897/votoaplausoed.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/897/votoaplausoed.docx</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS aos Senhores Eduardo Melo e João Vittor Lima pelo talento, disciplina e dedicação ao esporte da cidade.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_15.docx</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_15.docx</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a reforma da escola municipal Artesanato Feminino, que fica localizada na Avenida Francisco Viana, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a construção de uma quadra Society no Bairro Novo.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma providencie a realização de plantio de árvores pelos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>909</t>
   </si>
@@ -4727,174 +4938,192 @@
   <si>
     <t>913</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a instalação de poços artesianos para atender a demanda da creche Zite Lapa, o posto de saúde e a escola Sofia Adelino, localizados no bairro de Carneiro Leão.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>A Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, concede VOTO DE APLAUSOS a secretaria executiva da causa animal em nome da secretária Manu Lapa e equipe pelos relevantes serviços prestados aos animais no âmbito municipal.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_22_2025_rua_das_jaqueiras.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_22_2025_rua_das_jaqueiras.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento na Rua das Jaqueiras e na Rua Pau-brasil, localizadas em Florestinha.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_23_2025_travessas_ernesto_libanio.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_23_2025_travessas_ernesto_libanio.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento na Primeira e Segunda Travessa da Rua Ernesto Libânio Pinheiro localizada no Ipsep.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, após ouvido o Plenário desta Casa Legislativa, que seja concedido VOTO DE APLAUSOS para a equipe Racionais, campeã do campeonato de Bairro de Carpina.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie a construção do calçamento e saneamento da Rua Mariza Maria de Souza e a escadaria no Loteamento Santana</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/939/reqonibus.docx_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/939/reqonibus.docx_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município de Carpina, proposição no sentido de que a mesma, providencie melhorias e reparos nos veículos de transporte estudantil e universitário do município de Carpina.</t>
   </si>
   <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, adote as providências necessárias objetivando a implementação da Lei Federal nº 15.249/25, recentemente sancionada pelo Presidente da República, Luiz Inácio Lula da Silva.</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado a Exma. Sra. MARIA EDUARDA BAIMA TEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido de que a mesma, providencie a instalação de tubulações para drenagem da água que fica acumulada na rua Martinho Francisco, localizada no centro comercial da cidade.</t>
+  </si>
+  <si>
     <t>520</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/520/emenda_modificada_001.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/520/emenda_modificada_001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001 AO PROJETO DE LEI 023 DE 2025 DO PODER EXECUTIVO - Fica instituído no âmbito do Poder Executivo Municipal o Auxílio Financeiro a atletas, equipes amadoras, ligas desportivas, associações desportivas, federações e confederações que representem o Município de Carpina - PE, devendo todas estarem devidamente legalizadas, em competições esportivas oficiais no âmbito regional, estadual, nacional ou no exterior, para custeio de despesas com premiação, transporte, estadia, alimentação e pagamento de taxa de inscrição relacionada às referidas competições.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/541/req_025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/541/req_025.pdf</t>
   </si>
   <si>
     <t>HEITOR LAPA, Vereador com assento nesta Casa Legiferante, pelo Partido Socialista Brasileiro - PSB, requer à mesa que, consultado o PIenário,_x000D_
 na forma regimental, seja oficiado a Exma. Sra. MARIA EDUARDA BAIMATEIXEIRA GOUVEIA, Prefeita do Município do Carpina, proposição no sentido_x000D_
 de que a mesma, apresente uma proposta de planejamento referente à realocação e adequação dos vendedores ambulantes que foram removidos de_x000D_
 suas localidades e agora encontram-se nas proximidades da linha do trem. Como também providencie a apresentação do projeto voltado paru a instalação desses comerciantes em locais fixos, de modo a possibilitar a continuidade de suas atividades.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_modificativa_ao_projeto_de_lei_012_-__mesa_diretora.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_modificativa_ao_projeto_de_lei_012_-__mesa_diretora.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 012 DA MESA DIRETORA</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/762/emenda_modificativa_001_lei_24_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/762/emenda_modificativa_001_lei_24_2025.pdf</t>
   </si>
   <si>
     <t>Passa a vigorar o art.3 do Projeto de Lei 024 de 2025 do Poder Legislativo</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/763/emenda_modificativa_002_lei_24_2025.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/763/emenda_modificativa_002_lei_24_2025.pdf</t>
   </si>
   <si>
     <t>Passa a vigorar o art.6 do Projeto de Lei 024 de 2025 do Poder Legislativo</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/782/emenda_modificativa_ao_projeto_024_do_poder_legislativo.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/782/emenda_modificativa_ao_projeto_024_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao projeto de lei da câmara de 024 que modifica o artigo 3 e inciso II.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_aditiva01_loa_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_aditiva01_loa_1.pdf</t>
   </si>
   <si>
     <t>Adita-se à Unidade Orçamentária 02.10 – Secretaria de Desenvolvimento Social, no Elemento de Despesa 33.90.43.00 – Subvenções Sociais</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_aditiva02_loa_1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_aditiva02_loa_1.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5198,68 +5427,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/589/ata_da_sessao_ordinaria_do_dia_04_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/590/ata_da_sessao_ordinaria_do_dia_14_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/591/ata_da_sessao_ordinaria_do_dia_18_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/592/ata_da_sessao_ordinaria_do_dia_25_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_do_dia_13_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_do_dia_25_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_do_dia_01_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/497/ata_da_sessao_ordinaria_do_dia_01_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/516/ata_da_10o_sessao_ordinaria_do_dia_15_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/573/pauta_da_11o_sessao_ordinaria_do_dia_de_22_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/638/ata_da_15_sessao_ordinaria_do_dia_20_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/657/ata_da_17_sessao_ordinaria_do_dia_03_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/720/ata_eletronica_da_20a_reuniao_ordinaria_da_1a_sessao_legislativa_da_24a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_de_indicacao_de_lei_01_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_indicacao_de_lei_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_indicacao_de_lei_03_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_indicacao_de_lei_04_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_003_de_2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_004.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_015-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_016-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_018.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_019.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_020.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_021.2025_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_022.2025_-_consignado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_lei_024.2025_-_gae.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_028.2025_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_029.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_030.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/674/projeto_de_lei_033.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_137-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei__036.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_037.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ldo_2026_carpina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_039.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/827/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/828/projeto_de_lei_loa_carpina_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_049.2025_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/883/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_051.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_052.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_002-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_004-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_005-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_007_2025_sede_santos_revisado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_008-2025_-_biblia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_009-2025_-_rua_casado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_010-2025_-_guias_e_focinheira_para_cachorro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_lei_011_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_n._012-2025_atualizacao_de_cargos_e_vencimentos_ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei-_oncologico.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_no_014-2025_uso_do_fardamento.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/684/pltransparencia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n_019_-_2025__praca_dos_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/715/plplacas-1-1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_04_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_04_2025_historia_de_carpina_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_03.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/734/pl_patrimonio_vivo_carpina_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei_04.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_inclusao_tea.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/760/pl__taxistas.docx_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/773/pl_patrimonio_vivo_carpina_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/778/modelo_-_projeto_de_lei_de_nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_no_001_-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_lucas_05_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/809/modelo_-_projeto_de_lei_do_acompanhante_deficiencia.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_002_-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_transporte_coletivo_carpina_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_no_035-2025_-_junior_de_salete.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/834/projeto_de_lei_06_2025_criterios_sustentaveis_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_30_mulheres_nos_concursos.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_07_2025_denominacao_ruas_lot_rancho_valenca_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_06.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_08_2025_pmac_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_polo_gastronomico_2.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei__-_destaque_de_honorarios.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_suspensao_de_prazo.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_-_atendimento.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_decreto_legislativo_002-2025.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/515/titulo_de_cidadao-rafael_006-2025_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_decreto_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_decreto_legislativo_no_009_tia_salete.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_decreto_legislativo_ester_maria_de_moura.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_decreto_legislativo_no_016_-_patricia_amelia.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_decreto_legislativo_no_017_tiago_grassi.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_decreto_legislativo_no_019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_decreto_legislativo_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/902/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_resolucao-001-2025_cria_escola_legislativo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_resolucao_mesa_diretora_regime_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/830/minuta_resolucao_grupo_de_trabalho_de_gestao_de_documentos_e_arquivisticas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_resolucao_mesa_diretora_medalha_de_merito_dr_murilo_silva.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/654/lei_complementar_001.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/plc02_25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_complementar_003.2025_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/479/req_001.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/482/req_004.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/483/req_005.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/484/req_006.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/485/req_007.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/486/req_008.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/487/req_009.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/522/req_010.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/623/req_011.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/523/req_012.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/524/req_013.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/525/req_014.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/526/req_015.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/527/req_016.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/528/req_017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/530/req_018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/532/req_019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/622/req_020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/536/req_021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/538/req_022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/624/req_024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/625/req_025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/542/req_026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/544/req_028.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/546/req_029.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/547/req_030.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/548/req_031.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/549/req_032.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/628/req_033.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/550/req_034.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento-farao.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/552/req_036.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/553/req_037.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/554/req_038.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/555/req_040.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/556/req_041.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento-neto_de_kakai.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/557/req_043.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/558/req_044.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/559/req_045.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/560/req_046.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/561/req_047.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/562/req_048.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/564/req_051.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/565/req_052.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/566/req_053.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento-chic_do_camarao.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/568/req_055.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/529/req_056.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/531/req_057.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/533/req_058.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/534/req_059.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/535/req_060.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/537/req_061.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/540/req_062.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/543/req_064.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/545/req_065.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento-chic_do_camarao.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/489/req_067.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/491/req_069.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento-dr._wagner.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/493/req_071.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/494/req72.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento-heitor_lapa.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/496/req_074.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/501/req_075.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/502/req_076.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/503/req_077.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/504/req_078.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/505/req79.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/506/req_080.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/507/req81.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/510/req82.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/511/req83.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/512/req84.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/513/req85.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_10_2025_obras_travessa_avenida_joao_alfredo_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/521/req87.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/569/req88.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/570/req89.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/571/req90.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/572/req91.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_gab_11_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/579/req9_lixeiras_pracas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_dr.fernando_augusto.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento-preto_do_ipsep.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/588/modelo_de_requerimento_10.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_12_2025_estudo_viabilizacao_sede_ucea_assinado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/599/modelo_de_requerimento_2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/596/req.10_2025_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento-preto_do_ipsep.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_11.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento-heitor_lapa.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/609/votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_dr.fernado_augusto_3.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_-_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_13_2025_regulamentacao_transporte_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/613/revitalizacao_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_6.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_dr.fernando_augusto_4.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimentos_calcamento-_gaspar.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento-dr._paulo_fernando.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/642/req003.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/644/escola_de_cha_do_meio_2.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento-_cozinha_comunitaria_3marias_.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/651/votodeaplauso.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/653/recapeamento_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_007.2025.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento-_gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/683/req_12.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_008.2025_2.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento-__ubs_bairro_novo_.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/687/calcamento_e_asfalto-.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/689/reforma_geral_dos_vestiarios_e_banheiros.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/690/calcamento_em_paralelepipedo.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/691/conserto_do_esgoto_a_ceu_aberto.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/692/reforma_geral_em_toda_a_estrutura.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/693/construcao_de_praca.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/694/reforma_geral_na_praca_da_vila_da_cohab.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/695/pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/696/calcamento_em_asfalto.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/697/constucao_de_uma_praca_com_quiosques.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/698/construcao_do_calcamento_na_rua_das_algarobas.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/699/parcerias_governamental.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/700/construcao_do_hospital_da_mulher.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/701/pavimentacao_asfaltica_no_bairro_do_ipsep.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/709/calcamento-_preto.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/671/votos_de_aplausos_secretaria_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/673/votos_de_aplausos_a_secretaria_rafaela_britto.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/713/voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_18.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_13-1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_dr._fernando_augusto__2.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento-_vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/730/req005.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/733/reforma_e_ampliacao_de_escola.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/741/pavimentacao_asfaltica_do_loteamento_triunfo.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_de_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14_chic.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_02.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_14_1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_16_2025_asfalto_rua_martins_junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento-__finalizacao_de_calcamento.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_o004.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_14_2.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/761/req006.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento-_vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/766/concessao_de_voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_08.2025_1_1.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/775/iluminacao_campo_da_senzala.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/776/abertura_rua_djalma_rodrigues.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/784/pavimentacao_rua_tenente_quirino_.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/785/usb_predio_proprio_senzala_docx.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_13.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/788/asfalto_rua_amelia.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimentos_17_2025_aplicativo_unico_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/793/tv_cap_osvaldo_no_0013.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_dr._fernando_augusto__3.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_capela_santos_reis.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_14.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_18_2025_natal_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/838/reforma_geral_de_escola.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/840/_requerimento_no_16_2025__1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_20_2025_escola_edileuza_nunes_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_informacoes_coleta_lixo_.docx.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/876/copia_de_req009.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_dr._fernando_augusto_-2.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_21_2025_rua_tenente_rubens_quirino_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/897/votoaplausoed.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_15.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_22_2025_rua_das_jaqueiras.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_23_2025_travessas_ernesto_libanio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/939/reqonibus.docx_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/520/emenda_modificada_001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/541/req_025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_modificativa_ao_projeto_de_lei_012_-__mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/762/emenda_modificativa_001_lei_24_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/763/emenda_modificativa_002_lei_24_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/782/emenda_modificativa_ao_projeto_024_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_aditiva01_loa_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_aditiva02_loa_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/589/ata_da_sessao_ordinaria_do_dia_04_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/590/ata_da_sessao_ordinaria_do_dia_14_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/591/ata_da_sessao_ordinaria_do_dia_18_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/592/ata_da_sessao_ordinaria_do_dia_25_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/593/ata_da_sessao_ordinaria_do_dia_13_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/594/ata_da_sessao_ordinaria_do_dia_25_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/595/ata_da_sessao_ordinaria_do_dia_01_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/497/ata_da_sessao_ordinaria_do_dia_01_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/516/ata_da_10o_sessao_ordinaria_do_dia_15_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/573/pauta_da_11o_sessao_ordinaria_do_dia_de_22_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/638/ata_da_15_sessao_ordinaria_do_dia_20_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/657/ata_da_17_sessao_ordinaria_do_dia_03_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/720/ata_eletronica_da_20a_reuniao_ordinaria_da_1a_sessao_legislativa_da_24a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/672/requerimento_de_indicacao_de_lei_01_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_indicacao_de_lei_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_indicacao_de_lei_03_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/894/projeto_de_indicacao_de_lei_04_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_003_de_2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_004.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_006.2025_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_011-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/460/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_015-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_016-2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_018.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/476/projeto_de_lei_019.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_020.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_021.2025_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_022.2025_-_consignado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_023-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/604/projeto_de_lei_024.2025_-_gae.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/636/projeto_de_lei_026.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/637/projeto_de_lei_027.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/645/projeto_de_lei_028.2025_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/646/projeto_de_lei_029.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/647/projeto_de_lei_030.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/674/projeto_de_lei_033.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/679/oficio_137-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei__036.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/707/projeto_de_lei_037.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ldo_2026_carpina.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_039.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_041.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/812/projeto_de_lei_042.2025_ok_1.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_043.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/827/ppa_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/828/projeto_de_lei_loa_carpina_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/861/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_048.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/882/projeto_de_lei_049.2025_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/883/projeto_de_lei_050.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/884/projeto_de_lei_051.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_052.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_053.2025_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/949/projeto_de_lei_054.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/962/projeto_de_lei_055.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_002-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_003-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/473/projeto_de_lei_no_004-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_005-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_007_2025_sede_santos_revisado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_008-2025_-_biblia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/508/projeto_de_lei_009-2025_-_rua_casado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_010-2025_-_guias_e_focinheira_para_cachorro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/601/projeto_de_lei_011_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/620/projeto_de_lei_n._012-2025_atualizacao_de_cargos_e_vencimentos_ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei-_oncologico.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_no_014-2025_uso_do_fardamento.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/682/projeto_de_lei_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/684/pltransparencia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_de_lei_018-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_n_019_-_2025__praca_dos_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/715/plplacas-1-1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_04_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_04_2025_historia_de_carpina_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_03.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/734/pl_patrimonio_vivo_carpina_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_lei_04.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_inclusao_tea.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/760/pl__taxistas.docx_2.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/773/pl_patrimonio_vivo_carpina_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/778/modelo_-_projeto_de_lei_de_nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_no_001_-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_lucas_05_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/809/modelo_-_projeto_de_lei_do_acompanhante_deficiencia.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_002_-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/823/projeto_transporte_coletivo_carpina_3.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_no_035-2025_-_junior_de_salete.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/834/projeto_de_lei_06_2025_criterios_sustentaveis_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/853/proj._de_lei_30_mulheres_nos_concursos.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_07_2025_denominacao_ruas_lot_rancho_valenca_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_06.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_08_2025_pmac_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/903/projeto_de_lei_polo_gastronomico_2.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_043-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/929/projeto_de_lei_44-_destaque_de_honorarios.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/930/projeto_de_lei_45_suspensao_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/943/projeto_de_lei_-_alteracao_lei_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/964/projeto_de_lei_049_2025_ceap_cota_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_lei_organograma_camara_carpina_1.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_decreto_legislativo_001-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_decreto_legislativo_002-2025.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/472/projeto_de_decreto_legislativo_005-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/515/titulo_de_cidadao-rafael_006-2025_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/619/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_decreto_legislativo_008-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_decreto_legislativo_no_009_tia_salete.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/772/projeto_de_decreto_legislativo_ester_maria_de_moura.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_decreto_legislativo_no_016_-_patricia_amelia.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/848/projeto_de_decreto_legislativo_no_017_tiago_grassi.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_decreto_legislativo_no_019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_decreto_legislativo_02_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/902/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_resolucao-001-2025_cria_escola_legislativo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/829/projeto_de_resolucao_mesa_diretora_regime_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/830/minuta_resolucao_grupo_de_trabalho_de_gestao_de_documentos_e_arquivisticas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/832/projeto_de_resolucao_mesa_diretora_medalha_de_merito_dr_murilo_silva.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/941/05_governo_digital_resolucao_minuta.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/942/06_lgpd_resolucao_minuta.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/654/lei_complementar_001.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/862/plc02_25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/885/projeto_de_lei_complementar_003.2025_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/963/projeto_de_lei_complementar_004.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/479/req_001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/480/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/481/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/482/req_004.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/483/req_005.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/484/req_006.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/485/req_007.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/486/req_008.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/487/req_009.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/522/req_010.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/623/req_011.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/523/req_012.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/524/req_013.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/525/req_014.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/526/req_015.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/527/req_016.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/528/req_017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/530/req_018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/532/req_019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/622/req_020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/536/req_021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/538/req_022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/624/req_024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/625/req_025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/542/req_026.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/544/req_028.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/546/req_029.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/547/req_030.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/548/req_031.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/549/req_032.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/628/req_033.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/550/req_034.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento-farao.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/552/req_036.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/553/req_037.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/554/req_038.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/555/req_040.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/556/req_041.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento-neto_de_kakai.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/557/req_043.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/558/req_044.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/559/req_045.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/560/req_046.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/561/req_047.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/562/req_048.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/563/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/564/req_051.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/565/req_052.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/566/req_053.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento-chic_do_camarao.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/568/req_055.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/529/req_056.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/531/req_057.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/533/req_058.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/534/req_059.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/535/req_060.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/537/req_061.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/540/req_062.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/543/req_064.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/545/req_065.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/488/requerimento-chic_do_camarao.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/489/req_067.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/491/req_069.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/492/requerimento-dr._wagner.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/493/req_071.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/494/req72.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/495/requerimento-heitor_lapa.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/496/req_074.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/501/req_075.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/502/req_076.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/503/req_077.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/504/req_078.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/505/req79.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/506/req_080.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/507/req81.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/510/req82.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/511/req83.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/512/req84.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/513/req85.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_10_2025_obras_travessa_avenida_joao_alfredo_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/521/req87.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/569/req88.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/570/req89.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/571/req90.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/572/req91.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/578/requerimento_gab_11_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/579/req9_lixeiras_pracas.docx_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/580/requerimento_dr.fernando_augusto.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/581/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/582/requerimento-preto_do_ipsep.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/583/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/587/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/588/modelo_de_requerimento_10.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/597/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/598/requerimento_12_2025_estudo_viabilizacao_sede_ucea_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/599/modelo_de_requerimento_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/600/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/596/req.10_2025_1.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/603/requerimento-preto_do_ipsep.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_11.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento-heitor_lapa.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/609/votos_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/610/requerimento_dr.fernado_augusto_3.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/611/requerimento_-_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/612/requerimento_13_2025_regulamentacao_transporte_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/613/revitalizacao_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/615/requerimento_6.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/616/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/617/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/629/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_dr.fernando_augusto_4.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/633/requerimentos_calcamento-_gaspar.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/639/requerimento-dr._paulo_fernando.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/642/req003.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/643/requerimento-junior_de_salete.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/644/escola_de_cha_do_meio_2.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/649/requerimento-_cozinha_comunitaria_3marias_.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/650/requerimento-wedja_de_bila.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/651/votodeaplauso.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/652/requerimento_15_2025_obras_rua_nova_descoberta_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/653/recapeamento_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_007.2025.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/660/requerimento-gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/668/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/669/requerimento-vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/675/requerimento-_gaspar_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/683/req_12.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/685/requerimento_008.2025_2.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/686/requerimento-__ubs_bairro_novo_.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/687/calcamento_e_asfalto-.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/689/reforma_geral_dos_vestiarios_e_banheiros.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/690/calcamento_em_paralelepipedo.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/691/conserto_do_esgoto_a_ceu_aberto.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/692/reforma_geral_em_toda_a_estrutura.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/693/construcao_de_praca.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/694/reforma_geral_na_praca_da_vila_da_cohab.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/695/pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/696/calcamento_em_asfalto.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/697/constucao_de_uma_praca_com_quiosques.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/698/construcao_do_calcamento_na_rua_das_algarobas.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/699/parcerias_governamental.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/700/construcao_do_hospital_da_mulher.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/701/pavimentacao_asfaltica_no_bairro_do_ipsep.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/709/calcamento-_preto.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/671/votos_de_aplausos_secretaria_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/673/votos_de_aplausos_a_secretaria_rafaela_britto.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/713/voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/714/requerimento_n_18.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/716/requerimento_13-1.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_dr._fernando_augusto__2.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento-_vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/730/req005.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/733/reforma_e_ampliacao_de_escola.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/741/pavimentacao_asfaltica_do_loteamento_triunfo.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_de_pavimentacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_14_chic.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_02.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_14_1.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_16_2025_asfalto_rua_martins_junior_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento-__finalizacao_de_calcamento.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_o004.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/759/requerimento_14_2.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/761/req006.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento-_vei_do_onibus.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/766/concessao_de_voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_08.2025_1_1.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/775/iluminacao_campo_da_senzala.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/776/abertura_rua_djalma_rodrigues.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/777/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/784/pavimentacao_rua_tenente_quirino_.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/785/usb_predio_proprio_senzala_docx.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/786/requerimento_no_13.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/788/asfalto_rua_amelia.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimentos_17_2025_aplicativo_unico_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/793/tv_cap_osvaldo_no_0013.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_dr._fernando_augusto__3.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/810/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_capela_santos_reis.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/822/requerimento_no_14.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/826/requerimento_18_2025_natal_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/838/reforma_geral_de_escola.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/840/_requerimento_no_16_2025__1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_20_2025_escola_edileuza_nunes_assinado.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_informacoes_coleta_lixo_.docx.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/876/copia_de_req009.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_dr._fernando_augusto_-2.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_21_2025_rua_tenente_rubens_quirino_assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/897/votoaplausoed.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no_15.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_22_2025_rua_das_jaqueiras.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/926/requerimento_23_2025_travessas_ernesto_libanio.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/939/reqonibus.docx_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/520/emenda_modificada_001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/541/req_025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/658/emenda_modificativa_ao_projeto_de_lei_012_-__mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/762/emenda_modificativa_001_lei_24_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/763/emenda_modificativa_002_lei_24_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/782/emenda_modificativa_ao_projeto_024_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/841/emenda_aditiva01_loa_1.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2025/842/emenda_aditiva02_loa_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H483"/>
+  <dimension ref="A1:H512"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="211.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="220.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6035,11436 +6264,12139 @@
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>126</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H36" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>130</v>
+      </c>
+      <c r="E37" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" t="s">
         <v>132</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G37" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>130</v>
+      </c>
+      <c r="E38" t="s">
+        <v>131</v>
+      </c>
+      <c r="F38" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H38" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E39" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H39" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D40" t="s">
+        <v>130</v>
+      </c>
+      <c r="E40" t="s">
+        <v>131</v>
+      </c>
+      <c r="F40" t="s">
+        <v>136</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>146</v>
+      </c>
+      <c r="E41" t="s">
         <v>147</v>
       </c>
-      <c r="B41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="H41" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>150</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H42" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>153</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E43" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F43" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H43" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>156</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E44" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H44" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>159</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D45" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E45" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F45" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H45" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>162</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E46" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F46" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H46" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>165</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D47" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E47" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F47" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H47" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>168</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E48" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F48" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H48" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>171</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H49" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>174</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E50" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H50" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" t="s">
+        <v>146</v>
+      </c>
+      <c r="E51" t="s">
+        <v>147</v>
+      </c>
+      <c r="F51" t="s">
+        <v>148</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H51" t="s">
         <v>176</v>
-      </c>
-[...19 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>179</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D52" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H52" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>182</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E53" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H53" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>185</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H54" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>188</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>189</v>
       </c>
       <c r="H55" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>191</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F56" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H56" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>194</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E57" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F57" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H57" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>197</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F58" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H58" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>200</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E59" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F59" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H59" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>203</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H60" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>206</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D61" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E61" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H61" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>209</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E62" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F62" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H62" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>212</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F63" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H63" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>215</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E64" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F64" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H64" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>218</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E65" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F65" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H65" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>221</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D66" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H66" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>224</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D67" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E67" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F67" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H67" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>227</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D68" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E68" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F68" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H68" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>230</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D69" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E69" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F69" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>45</v>
+        <v>231</v>
       </c>
       <c r="H69" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D70" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E70" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F70" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H70" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D71" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E71" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F71" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>235</v>
+        <v>45</v>
       </c>
       <c r="H71" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>237</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D72" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E72" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F72" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>45</v>
+        <v>238</v>
       </c>
       <c r="H72" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>240</v>
+        <v>124</v>
       </c>
       <c r="D73" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E73" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F73" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H73" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>127</v>
+      </c>
+      <c r="D74" t="s">
+        <v>146</v>
+      </c>
+      <c r="E74" t="s">
+        <v>147</v>
+      </c>
+      <c r="F74" t="s">
+        <v>148</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="H74" t="s">
         <v>244</v>
-      </c>
-[...13 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>245</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>246</v>
+      </c>
+      <c r="D75" t="s">
+        <v>146</v>
+      </c>
+      <c r="E75" t="s">
+        <v>147</v>
+      </c>
+      <c r="F75" t="s">
+        <v>148</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="H75" t="s">
         <v>248</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>249</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>250</v>
+      </c>
+      <c r="D76" t="s">
+        <v>146</v>
+      </c>
+      <c r="E76" t="s">
+        <v>147</v>
+      </c>
+      <c r="F76" t="s">
+        <v>148</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="H76" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>253</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>254</v>
+      </c>
+      <c r="D77" t="s">
+        <v>146</v>
+      </c>
+      <c r="E77" t="s">
+        <v>147</v>
+      </c>
+      <c r="F77" t="s">
+        <v>148</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="H77" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D78" t="s">
+        <v>146</v>
+      </c>
+      <c r="E78" t="s">
+        <v>147</v>
+      </c>
+      <c r="F78" t="s">
+        <v>148</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="H78" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>261</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>262</v>
       </c>
-      <c r="B79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E79" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F79" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H79" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>264</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>265</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
+        <v>146</v>
+      </c>
+      <c r="E80" t="s">
+        <v>147</v>
+      </c>
+      <c r="F80" t="s">
+        <v>148</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H80" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>268</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>269</v>
       </c>
       <c r="D81" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E81" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F81" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>45</v>
+        <v>270</v>
       </c>
       <c r="H81" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D82" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E82" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F82" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H82" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D83" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E83" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F83" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H83" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D84" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E84" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F84" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H84" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D85" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E85" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F85" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H85" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D86" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E86" t="s">
-        <v>144</v>
+        <v>147</v>
+      </c>
+      <c r="F86" t="s">
+        <v>148</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>45</v>
+        <v>290</v>
       </c>
       <c r="H86" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D87" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E87" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H87" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D88" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E88" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F88" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H88" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D89" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E89" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F89" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H89" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D90" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E90" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F90" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H90" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D91" t="s">
-        <v>307</v>
+        <v>146</v>
       </c>
       <c r="E91" t="s">
-        <v>308</v>
+        <v>147</v>
       </c>
       <c r="F91" t="s">
-        <v>309</v>
+        <v>148</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H91" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>312</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
       <c r="D92" t="s">
-        <v>307</v>
+        <v>146</v>
       </c>
       <c r="E92" t="s">
-        <v>308</v>
+        <v>147</v>
       </c>
       <c r="F92" t="s">
-        <v>309</v>
+        <v>148</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>45</v>
+        <v>314</v>
       </c>
       <c r="H92" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>20</v>
+        <v>317</v>
       </c>
       <c r="D93" t="s">
-        <v>307</v>
+        <v>146</v>
       </c>
       <c r="E93" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>147</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H93" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>24</v>
+        <v>321</v>
       </c>
       <c r="D94" t="s">
-        <v>307</v>
+        <v>146</v>
       </c>
       <c r="E94" t="s">
-        <v>308</v>
+        <v>147</v>
       </c>
       <c r="F94" t="s">
-        <v>318</v>
+        <v>148</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="H94" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>28</v>
+        <v>325</v>
       </c>
       <c r="D95" t="s">
-        <v>307</v>
+        <v>146</v>
       </c>
       <c r="E95" t="s">
-        <v>308</v>
+        <v>147</v>
       </c>
       <c r="F95" t="s">
-        <v>322</v>
+        <v>148</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>323</v>
+        <v>45</v>
       </c>
       <c r="H95" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E96" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F96" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>45</v>
+        <v>331</v>
       </c>
       <c r="H96" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D97" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E97" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F97" t="s">
-        <v>133</v>
+        <v>330</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>328</v>
+        <v>45</v>
       </c>
       <c r="H97" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>335</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>20</v>
+      </c>
+      <c r="D98" t="s">
+        <v>328</v>
+      </c>
+      <c r="E98" t="s">
+        <v>329</v>
+      </c>
+      <c r="F98" t="s">
         <v>330</v>
       </c>
-      <c r="B98" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G98" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="H98" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D99" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E99" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F99" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="H99" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="D100" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E100" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F100" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H100" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D101" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E101" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F101" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>342</v>
+        <v>45</v>
       </c>
       <c r="H101" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D102" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E102" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F102" t="s">
-        <v>345</v>
+        <v>136</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H102" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="D103" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E103" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F103" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="H103" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="D104" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E104" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F104" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="H104" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="D105" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E105" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F105" t="s">
-        <v>133</v>
+        <v>343</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="H105" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="D106" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E106" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F106" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H106" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="D107" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E107" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F107" t="s">
-        <v>322</v>
+        <v>366</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H107" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="D108" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E108" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F108" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="H108" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="D109" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E109" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F109" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="H109" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="D110" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E110" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F110" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H110" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D111" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E111" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F111" t="s">
-        <v>133</v>
+        <v>339</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="H111" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="D112" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E112" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F112" t="s">
-        <v>377</v>
+        <v>343</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="H112" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="D113" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E113" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F113" t="s">
-        <v>318</v>
+        <v>385</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="H113" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="D114" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E114" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F114" t="s">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="H114" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="D115" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E115" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F115" t="s">
-        <v>318</v>
+        <v>136</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="H115" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D116" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E116" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F116" t="s">
-        <v>318</v>
+        <v>136</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="H116" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E117" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F117" t="s">
-        <v>318</v>
+        <v>398</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="H117" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="D118" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E118" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F118" t="s">
-        <v>396</v>
+        <v>339</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="H118" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="D119" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E119" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F119" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="H119" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="D120" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E120" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F120" t="s">
-        <v>133</v>
+        <v>339</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="H120" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D121" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E121" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F121" t="s">
-        <v>396</v>
+        <v>339</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="H121" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="D122" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E122" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F122" t="s">
-        <v>400</v>
+        <v>339</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="H122" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="D123" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E123" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F123" t="s">
-        <v>318</v>
+        <v>417</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="H123" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>240</v>
+        <v>112</v>
       </c>
       <c r="D124" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E124" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F124" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="H124" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>244</v>
+        <v>115</v>
       </c>
       <c r="D125" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E125" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F125" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="H125" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>248</v>
+        <v>118</v>
       </c>
       <c r="D126" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E126" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F126" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>45</v>
+        <v>428</v>
       </c>
       <c r="H126" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>252</v>
+        <v>121</v>
       </c>
       <c r="D127" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E127" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F127" t="s">
-        <v>377</v>
+        <v>421</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="H127" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>256</v>
+        <v>124</v>
       </c>
       <c r="D128" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E128" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F128" t="s">
-        <v>133</v>
+        <v>339</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="H128" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>260</v>
+        <v>127</v>
       </c>
       <c r="D129" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E129" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F129" t="s">
-        <v>377</v>
+        <v>343</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H129" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="D130" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E130" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F130" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H130" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="D131" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E131" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F131" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>438</v>
+        <v>45</v>
       </c>
       <c r="H131" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="D132" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E132" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F132" t="s">
-        <v>345</v>
+        <v>398</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>45</v>
+        <v>446</v>
       </c>
       <c r="H132" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="D133" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E133" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F133" t="s">
-        <v>443</v>
+        <v>136</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="H133" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="D134" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E134" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F134" t="s">
-        <v>443</v>
+        <v>398</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="H134" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="D135" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="E135" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="F135" t="s">
-        <v>443</v>
+        <v>136</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="H135" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D136" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E136" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F136" t="s">
-        <v>133</v>
+        <v>458</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H136" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>16</v>
+        <v>273</v>
       </c>
       <c r="D137" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E137" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F137" t="s">
-        <v>331</v>
+        <v>366</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H137" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>20</v>
+        <v>277</v>
       </c>
       <c r="D138" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E138" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F138" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>45</v>
+        <v>466</v>
       </c>
       <c r="H138" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>24</v>
+        <v>281</v>
       </c>
       <c r="D139" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E139" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F139" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="H139" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>28</v>
+        <v>285</v>
       </c>
       <c r="D140" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E140" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F140" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="H140" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>32</v>
+        <v>289</v>
       </c>
       <c r="D141" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E141" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F141" t="s">
-        <v>335</v>
+        <v>366</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="H141" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>293</v>
       </c>
       <c r="D142" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E142" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F142" t="s">
-        <v>322</v>
+        <v>478</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>475</v>
+        <v>45</v>
       </c>
       <c r="H142" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>297</v>
       </c>
       <c r="D143" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E143" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F143" t="s">
-        <v>478</v>
+        <v>366</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H143" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>44</v>
+        <v>301</v>
       </c>
       <c r="D144" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="E144" t="s">
-        <v>454</v>
+        <v>329</v>
       </c>
       <c r="F144" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H144" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E145" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F145" t="s">
-        <v>478</v>
+        <v>136</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>45</v>
+        <v>489</v>
       </c>
       <c r="H145" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D146" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E146" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F146" t="s">
-        <v>318</v>
+        <v>352</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="H146" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="D147" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E147" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F147" t="s">
-        <v>322</v>
+        <v>495</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H147" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="D148" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E148" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F148" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>45</v>
+        <v>499</v>
       </c>
       <c r="H148" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="D149" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E149" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F149" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>45</v>
+        <v>503</v>
       </c>
       <c r="H149" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D150" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E150" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F150" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>45</v>
+        <v>506</v>
       </c>
       <c r="H150" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D151" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E151" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F151" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="H151" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="D152" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E152" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F152" t="s">
-        <v>345</v>
+        <v>512</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="H152" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="D153" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E153" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F153" t="s">
-        <v>345</v>
+        <v>398</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>45</v>
+        <v>516</v>
       </c>
       <c r="H153" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="D154" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E154" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F154" t="s">
-        <v>468</v>
+        <v>512</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>507</v>
+        <v>45</v>
       </c>
       <c r="H154" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D155" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E155" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F155" t="s">
-        <v>464</v>
+        <v>339</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>45</v>
+        <v>521</v>
       </c>
       <c r="H155" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="D156" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E156" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F156" t="s">
-        <v>133</v>
+        <v>343</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>512</v>
+        <v>45</v>
       </c>
       <c r="H156" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="D157" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E157" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F157" t="s">
-        <v>377</v>
+        <v>526</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>515</v>
+        <v>45</v>
       </c>
       <c r="H157" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="D158" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E158" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F158" t="s">
-        <v>331</v>
+        <v>526</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H158" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="D159" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E159" t="s">
-        <v>454</v>
+        <v>488</v>
+      </c>
+      <c r="F159" t="s">
+        <v>366</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H159" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="D160" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E160" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F160" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>45</v>
+        <v>533</v>
       </c>
       <c r="H160" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="D161" t="s">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="E161" t="s">
-        <v>454</v>
+        <v>488</v>
       </c>
       <c r="F161" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>45</v>
+        <v>536</v>
       </c>
       <c r="H161" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D162" t="s">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="E162" t="s">
-        <v>527</v>
+        <v>488</v>
       </c>
       <c r="F162" t="s">
-        <v>309</v>
+        <v>366</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>528</v>
+        <v>45</v>
       </c>
       <c r="H162" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="D163" t="s">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="E163" t="s">
-        <v>527</v>
+        <v>488</v>
       </c>
       <c r="F163" t="s">
-        <v>345</v>
+        <v>502</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="H163" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>20</v>
+        <v>82</v>
       </c>
       <c r="D164" t="s">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="E164" t="s">
-        <v>527</v>
+        <v>488</v>
       </c>
       <c r="F164" t="s">
-        <v>345</v>
+        <v>498</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>534</v>
+        <v>45</v>
       </c>
       <c r="H164" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="D165" t="s">
-        <v>526</v>
+        <v>487</v>
       </c>
       <c r="E165" t="s">
-        <v>527</v>
+        <v>488</v>
       </c>
       <c r="F165" t="s">
-        <v>345</v>
+        <v>136</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="H165" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D166" t="s">
-        <v>540</v>
+        <v>487</v>
       </c>
       <c r="E166" t="s">
-        <v>541</v>
+        <v>488</v>
       </c>
       <c r="F166" t="s">
-        <v>145</v>
+        <v>398</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="H166" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D167" t="s">
-        <v>540</v>
+        <v>487</v>
       </c>
       <c r="E167" t="s">
-        <v>541</v>
+        <v>488</v>
       </c>
       <c r="F167" t="s">
-        <v>145</v>
+        <v>352</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>545</v>
+        <v>45</v>
       </c>
       <c r="H167" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="D168" t="s">
-        <v>540</v>
+        <v>487</v>
       </c>
       <c r="E168" t="s">
-        <v>541</v>
+        <v>488</v>
       </c>
       <c r="F168" t="s">
-        <v>145</v>
+        <v>554</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>548</v>
+        <v>45</v>
       </c>
       <c r="H168" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D169" t="s">
-        <v>551</v>
+        <v>487</v>
       </c>
       <c r="E169" t="s">
-        <v>552</v>
+        <v>488</v>
+      </c>
+      <c r="F169" t="s">
+        <v>366</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H169" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
       <c r="D170" t="s">
-        <v>551</v>
+        <v>487</v>
       </c>
       <c r="E170" t="s">
-        <v>552</v>
+        <v>488</v>
+      </c>
+      <c r="F170" t="s">
+        <v>366</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H170" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="D171" t="s">
-        <v>551</v>
+        <v>487</v>
       </c>
       <c r="E171" t="s">
-        <v>552</v>
+        <v>488</v>
+      </c>
+      <c r="F171" t="s">
+        <v>502</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H171" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D172" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="E172" t="s">
-        <v>552</v>
+        <v>564</v>
+      </c>
+      <c r="F172" t="s">
+        <v>330</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>45</v>
+        <v>565</v>
       </c>
       <c r="H172" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D173" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="E173" t="s">
-        <v>552</v>
+        <v>564</v>
+      </c>
+      <c r="F173" t="s">
+        <v>366</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>45</v>
+        <v>568</v>
       </c>
       <c r="H173" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D174" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="E174" t="s">
-        <v>552</v>
+        <v>564</v>
+      </c>
+      <c r="F174" t="s">
+        <v>366</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>45</v>
+        <v>571</v>
       </c>
       <c r="H174" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>573</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>24</v>
+      </c>
+      <c r="D175" t="s">
+        <v>563</v>
+      </c>
+      <c r="E175" t="s">
         <v>564</v>
       </c>
-      <c r="B175" t="s">
-[...9 lines deleted...]
-        <v>552</v>
+      <c r="F175" t="s">
+        <v>366</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>45</v>
+        <v>574</v>
       </c>
       <c r="H175" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D176" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="E176" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>45</v>
+        <v>577</v>
       </c>
       <c r="H176" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D177" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="E177" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>45</v>
+        <v>580</v>
       </c>
       <c r="H177" t="s">
-        <v>569</v>
+        <v>581</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="E178" t="s">
-        <v>552</v>
+        <v>584</v>
+      </c>
+      <c r="F178" t="s">
+        <v>148</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>45</v>
+        <v>585</v>
       </c>
       <c r="H178" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="D179" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="E179" t="s">
-        <v>552</v>
+        <v>584</v>
+      </c>
+      <c r="F179" t="s">
+        <v>148</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>45</v>
+        <v>588</v>
       </c>
       <c r="H179" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="D180" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="E180" t="s">
-        <v>552</v>
+        <v>584</v>
+      </c>
+      <c r="F180" t="s">
+        <v>148</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>45</v>
+        <v>591</v>
       </c>
       <c r="H180" t="s">
-        <v>575</v>
+        <v>592</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="D181" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="E181" t="s">
-        <v>552</v>
+        <v>584</v>
+      </c>
+      <c r="F181" t="s">
+        <v>148</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>45</v>
+        <v>594</v>
       </c>
       <c r="H181" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D182" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E182" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H182" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D183" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E183" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H183" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D184" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E184" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H184" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="D185" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E185" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H185" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="D186" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E186" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H186" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="D187" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E187" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H187" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="D188" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E188" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H188" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="D189" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E189" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H189" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="D190" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E190" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H190" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="D191" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E191" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H191" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>618</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>52</v>
+      </c>
+      <c r="D192" t="s">
+        <v>597</v>
+      </c>
+      <c r="E192" t="s">
         <v>598</v>
-      </c>
-[...10 lines deleted...]
-        <v>552</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H192" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="D193" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E193" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H193" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D194" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E194" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H194" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="D195" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E195" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H195" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="D196" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E196" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H196" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D197" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E197" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H197" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D198" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E198" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H198" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="D199" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E199" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H199" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="D200" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E200" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H200" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="D201" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E201" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H201" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="D202" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E202" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H202" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>240</v>
+        <v>88</v>
       </c>
       <c r="D203" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E203" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H203" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>244</v>
+        <v>91</v>
       </c>
       <c r="D204" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E204" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H204" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>248</v>
+        <v>94</v>
       </c>
       <c r="D205" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E205" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H205" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>252</v>
+        <v>97</v>
       </c>
       <c r="D206" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E206" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H206" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>256</v>
+        <v>100</v>
       </c>
       <c r="D207" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E207" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H207" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>260</v>
+        <v>103</v>
       </c>
       <c r="D208" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E208" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H208" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>263</v>
+        <v>106</v>
       </c>
       <c r="D209" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E209" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H209" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>266</v>
+        <v>109</v>
       </c>
       <c r="D210" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E210" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H210" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>269</v>
+        <v>112</v>
       </c>
       <c r="D211" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E211" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H211" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>638</v>
+        <v>658</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>272</v>
+        <v>115</v>
       </c>
       <c r="D212" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E212" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H212" t="s">
-        <v>639</v>
+        <v>659</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>276</v>
+        <v>118</v>
       </c>
       <c r="D213" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E213" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H213" t="s">
-        <v>641</v>
+        <v>661</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>280</v>
+        <v>121</v>
       </c>
       <c r="D214" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E214" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H214" t="s">
-        <v>643</v>
+        <v>663</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>644</v>
+        <v>664</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>284</v>
+        <v>124</v>
       </c>
       <c r="D215" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E215" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H215" t="s">
-        <v>645</v>
+        <v>665</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>646</v>
+        <v>666</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>288</v>
+        <v>127</v>
       </c>
       <c r="D216" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E216" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H216" t="s">
-        <v>647</v>
+        <v>667</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>291</v>
+        <v>246</v>
       </c>
       <c r="D217" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E217" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H217" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>295</v>
+        <v>250</v>
       </c>
       <c r="D218" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E218" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H218" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="D219" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E219" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H219" t="s">
-        <v>653</v>
+        <v>673</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>303</v>
+        <v>258</v>
       </c>
       <c r="D220" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E220" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H220" t="s">
-        <v>655</v>
+        <v>675</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>657</v>
+        <v>262</v>
       </c>
       <c r="D221" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E221" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H221" t="s">
-        <v>658</v>
+        <v>677</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>659</v>
+        <v>678</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>660</v>
+        <v>265</v>
       </c>
       <c r="D222" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E222" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H222" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>663</v>
+        <v>269</v>
       </c>
       <c r="D223" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E223" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H223" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>666</v>
+        <v>273</v>
       </c>
       <c r="D224" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E224" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H224" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>669</v>
+        <v>277</v>
       </c>
       <c r="D225" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E225" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H225" t="s">
-        <v>670</v>
+        <v>685</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>672</v>
+        <v>281</v>
       </c>
       <c r="D226" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E226" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H226" t="s">
-        <v>673</v>
+        <v>687</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>674</v>
+        <v>688</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>675</v>
+        <v>285</v>
       </c>
       <c r="D227" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E227" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H227" t="s">
-        <v>676</v>
+        <v>689</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>677</v>
+        <v>690</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>678</v>
+        <v>289</v>
       </c>
       <c r="D228" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E228" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H228" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>681</v>
+        <v>293</v>
       </c>
       <c r="D229" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E229" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H229" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>684</v>
+        <v>297</v>
       </c>
       <c r="D230" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E230" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H230" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>687</v>
+        <v>301</v>
       </c>
       <c r="D231" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E231" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H231" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>690</v>
+        <v>305</v>
       </c>
       <c r="D232" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E232" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H232" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>693</v>
+        <v>309</v>
       </c>
       <c r="D233" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E233" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H233" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>696</v>
+        <v>313</v>
       </c>
       <c r="D234" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E234" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H234" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>699</v>
+        <v>317</v>
       </c>
       <c r="D235" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E235" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H235" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>702</v>
+        <v>321</v>
       </c>
       <c r="D236" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E236" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H236" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>705</v>
+        <v>325</v>
       </c>
       <c r="D237" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E237" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H237" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="D238" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E238" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H238" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="D239" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E239" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H239" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D240" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E240" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H240" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D241" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E241" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H241" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="D242" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E242" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H242" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="D243" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E243" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H243" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="D244" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E244" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H244" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D245" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="E245" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H245" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>10</v>
+        <v>735</v>
       </c>
       <c r="D246" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E246" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>598</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>734</v>
+        <v>45</v>
       </c>
       <c r="H246" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>16</v>
+        <v>738</v>
       </c>
       <c r="D247" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E247" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>598</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>738</v>
+        <v>45</v>
       </c>
       <c r="H247" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>740</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>20</v>
+        <v>741</v>
       </c>
       <c r="D248" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E248" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>598</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>741</v>
+        <v>45</v>
       </c>
       <c r="H248" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>743</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>24</v>
+        <v>744</v>
       </c>
       <c r="D249" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E249" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>598</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>744</v>
+        <v>45</v>
       </c>
       <c r="H249" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>746</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>28</v>
+        <v>747</v>
       </c>
       <c r="D250" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E250" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>598</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>747</v>
+        <v>45</v>
       </c>
       <c r="H250" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>749</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>32</v>
+        <v>750</v>
       </c>
       <c r="D251" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E251" t="s">
-        <v>733</v>
+        <v>598</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>750</v>
+        <v>45</v>
       </c>
       <c r="H251" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>752</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>36</v>
+        <v>753</v>
       </c>
       <c r="D252" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E252" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>598</v>
       </c>
       <c r="G252" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H252" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>755</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
         <v>756</v>
       </c>
-      <c r="B253" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D253" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E253" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>598</v>
       </c>
       <c r="G253" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H253" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>758</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
         <v>759</v>
       </c>
-      <c r="B254" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D254" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E254" t="s">
-        <v>733</v>
+        <v>598</v>
       </c>
       <c r="G254" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H254" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>761</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>762</v>
       </c>
-      <c r="B255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D255" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E255" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>598</v>
       </c>
       <c r="G255" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H255" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>764</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
         <v>765</v>
       </c>
-      <c r="B256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D256" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E256" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>598</v>
       </c>
       <c r="G256" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H256" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>767</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
         <v>768</v>
       </c>
-      <c r="B257" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D257" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E257" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>598</v>
       </c>
       <c r="G257" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H257" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>770</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
         <v>771</v>
       </c>
-      <c r="B258" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D258" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E258" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>598</v>
       </c>
       <c r="G258" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H258" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>773</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
         <v>774</v>
       </c>
-      <c r="B259" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D259" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E259" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>598</v>
       </c>
       <c r="G259" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H259" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>776</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>777</v>
       </c>
-      <c r="B260" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D260" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E260" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>598</v>
       </c>
       <c r="G260" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H260" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>779</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
         <v>780</v>
       </c>
-      <c r="B261" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D261" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E261" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>598</v>
       </c>
       <c r="G261" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H261" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>782</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
         <v>783</v>
       </c>
-      <c r="B262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D262" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E262" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>598</v>
       </c>
       <c r="G262" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H262" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>785</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
         <v>786</v>
       </c>
-      <c r="B263" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D263" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E263" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>598</v>
       </c>
       <c r="G263" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H263" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>788</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
         <v>789</v>
       </c>
-      <c r="B264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D264" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E264" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>598</v>
       </c>
       <c r="G264" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H264" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>791</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
         <v>792</v>
       </c>
-      <c r="B265" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D265" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E265" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>598</v>
       </c>
       <c r="G265" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H265" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>794</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
         <v>795</v>
       </c>
-      <c r="B266" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D266" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E266" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>598</v>
       </c>
       <c r="G266" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H266" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>797</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
         <v>798</v>
       </c>
-      <c r="B267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D267" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E267" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>598</v>
       </c>
       <c r="G267" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H267" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>800</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
         <v>801</v>
       </c>
-      <c r="B268" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D268" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E268" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>598</v>
       </c>
       <c r="G268" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H268" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>803</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
         <v>804</v>
       </c>
-      <c r="B269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D269" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E269" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>598</v>
       </c>
       <c r="G269" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H269" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>806</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
         <v>807</v>
       </c>
-      <c r="B270" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D270" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E270" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>598</v>
       </c>
       <c r="G270" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H270" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>809</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
         <v>810</v>
       </c>
-      <c r="B271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D271" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E271" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>598</v>
       </c>
       <c r="G271" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H271" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>812</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>813</v>
       </c>
-      <c r="B272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D272" t="s">
-        <v>732</v>
+        <v>597</v>
       </c>
       <c r="E272" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>598</v>
       </c>
       <c r="G272" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H272" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E273" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F273" t="s">
-        <v>400</v>
+        <v>356</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="H273" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="D274" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E274" t="s">
-        <v>733</v>
+        <v>817</v>
+      </c>
+      <c r="F274" t="s">
+        <v>821</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="H274" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="D275" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E275" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F275" t="s">
-        <v>133</v>
+        <v>398</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="H275" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="D276" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E276" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F276" t="s">
-        <v>437</v>
+        <v>343</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="H276" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="D277" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E277" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F277" t="s">
-        <v>753</v>
+        <v>352</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="H277" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="D278" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E278" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>817</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="H278" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>240</v>
+        <v>36</v>
       </c>
       <c r="D279" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E279" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F279" t="s">
-        <v>468</v>
+        <v>837</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="H279" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>244</v>
+        <v>40</v>
       </c>
       <c r="D280" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E280" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F280" t="s">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="H280" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>248</v>
+        <v>44</v>
       </c>
       <c r="D281" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E281" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>817</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="H281" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="D282" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E282" t="s">
-        <v>733</v>
+        <v>817</v>
+      </c>
+      <c r="F282" t="s">
+        <v>417</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="H282" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>260</v>
+        <v>52</v>
       </c>
       <c r="D283" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E283" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F283" t="s">
-        <v>133</v>
+        <v>502</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="H283" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>263</v>
+        <v>56</v>
       </c>
       <c r="D284" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E284" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F284" t="s">
-        <v>737</v>
+        <v>398</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="H284" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>266</v>
+        <v>59</v>
       </c>
       <c r="D285" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E285" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F285" t="s">
-        <v>461</v>
+        <v>343</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="H285" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>269</v>
+        <v>62</v>
       </c>
       <c r="D286" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E286" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F286" t="s">
-        <v>322</v>
+        <v>136</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="H286" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>272</v>
+        <v>65</v>
       </c>
       <c r="D287" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E287" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F287" t="s">
-        <v>468</v>
+        <v>339</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="H287" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>276</v>
+        <v>69</v>
       </c>
       <c r="D288" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E288" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F288" t="s">
-        <v>133</v>
+        <v>837</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="H288" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>280</v>
+        <v>72</v>
       </c>
       <c r="D289" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E289" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F289" t="s">
-        <v>331</v>
+        <v>421</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="H289" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>284</v>
+        <v>76</v>
       </c>
       <c r="D290" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E290" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F290" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="H290" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>288</v>
+        <v>79</v>
       </c>
       <c r="D291" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E291" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F291" t="s">
-        <v>461</v>
+        <v>417</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="H291" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>291</v>
+        <v>82</v>
       </c>
       <c r="D292" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E292" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F292" t="s">
-        <v>737</v>
+        <v>502</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="H292" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>299</v>
+        <v>85</v>
       </c>
       <c r="D293" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E293" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F293" t="s">
-        <v>396</v>
+        <v>136</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="H293" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>303</v>
+        <v>88</v>
       </c>
       <c r="D294" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E294" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F294" t="s">
-        <v>133</v>
+        <v>498</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="H294" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>657</v>
+        <v>91</v>
       </c>
       <c r="D295" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E295" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F295" t="s">
-        <v>377</v>
+        <v>837</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="H295" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>660</v>
+        <v>94</v>
       </c>
       <c r="D296" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E296" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F296" t="s">
-        <v>464</v>
+        <v>421</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="H296" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>663</v>
+        <v>97</v>
       </c>
       <c r="D297" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E297" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F297" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="H297" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>666</v>
+        <v>100</v>
       </c>
       <c r="D298" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E298" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F298" t="s">
-        <v>400</v>
+        <v>821</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="H298" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>669</v>
+        <v>106</v>
       </c>
       <c r="D299" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E299" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F299" t="s">
-        <v>318</v>
+        <v>498</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="H299" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>672</v>
+        <v>109</v>
       </c>
       <c r="D300" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E300" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F300" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="H300" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>675</v>
+        <v>112</v>
       </c>
       <c r="D301" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E301" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>817</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="H301" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>678</v>
+        <v>115</v>
       </c>
       <c r="D302" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E302" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F302" t="s">
-        <v>468</v>
+        <v>136</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="H302" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>681</v>
+        <v>118</v>
       </c>
       <c r="D303" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E303" t="s">
-        <v>733</v>
+        <v>817</v>
+      </c>
+      <c r="F303" t="s">
+        <v>458</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="H303" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>684</v>
+        <v>121</v>
       </c>
       <c r="D304" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E304" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F304" t="s">
-        <v>400</v>
+        <v>837</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H304" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>690</v>
+        <v>124</v>
       </c>
       <c r="D305" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E305" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F305" t="s">
-        <v>133</v>
+        <v>352</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="H305" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>693</v>
+        <v>127</v>
       </c>
       <c r="D306" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E306" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F306" t="s">
-        <v>437</v>
+        <v>502</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="H306" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>696</v>
+        <v>246</v>
       </c>
       <c r="D307" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E307" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F307" t="s">
-        <v>464</v>
+        <v>398</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="H307" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>699</v>
+        <v>250</v>
       </c>
       <c r="D308" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E308" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F308" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="H308" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>702</v>
+        <v>254</v>
       </c>
       <c r="D309" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E309" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>817</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="H309" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>705</v>
+        <v>262</v>
       </c>
       <c r="D310" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E310" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F310" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="H310" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>708</v>
+        <v>265</v>
       </c>
       <c r="D311" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E311" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F311" t="s">
-        <v>437</v>
+        <v>821</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="H311" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>711</v>
+        <v>269</v>
       </c>
       <c r="D312" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E312" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F312" t="s">
-        <v>737</v>
+        <v>495</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="H312" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>714</v>
+        <v>273</v>
       </c>
       <c r="D313" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E313" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F313" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="H313" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>717</v>
+        <v>277</v>
       </c>
       <c r="D314" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E314" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F314" t="s">
-        <v>318</v>
+        <v>502</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="H314" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>720</v>
+        <v>281</v>
       </c>
       <c r="D315" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E315" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F315" t="s">
-        <v>400</v>
+        <v>136</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="H315" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>723</v>
+        <v>285</v>
       </c>
       <c r="D316" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E316" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F316" t="s">
-        <v>377</v>
+        <v>352</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="H316" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>726</v>
+        <v>289</v>
       </c>
       <c r="D317" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E317" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F317" t="s">
-        <v>437</v>
+        <v>498</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="H317" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>729</v>
+        <v>293</v>
       </c>
       <c r="D318" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E318" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F318" t="s">
-        <v>322</v>
+        <v>495</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="H318" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>955</v>
+        <v>297</v>
       </c>
       <c r="D319" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E319" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F319" t="s">
-        <v>396</v>
+        <v>821</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="H319" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>959</v>
+        <v>305</v>
       </c>
       <c r="D320" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E320" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F320" t="s">
-        <v>753</v>
+        <v>417</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H320" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>963</v>
+        <v>309</v>
       </c>
       <c r="D321" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E321" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F321" t="s">
-        <v>400</v>
+        <v>136</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>964</v>
       </c>
       <c r="H321" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>966</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
+        <v>313</v>
+      </c>
+      <c r="D322" t="s">
+        <v>816</v>
+      </c>
+      <c r="E322" t="s">
+        <v>817</v>
+      </c>
+      <c r="F322" t="s">
+        <v>398</v>
+      </c>
+      <c r="G322" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="D322" t="s">
-[...8 lines deleted...]
-      <c r="G322" s="1" t="s">
+      <c r="H322" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>969</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>317</v>
+      </c>
+      <c r="D323" t="s">
+        <v>816</v>
+      </c>
+      <c r="E323" t="s">
+        <v>817</v>
+      </c>
+      <c r="F323" t="s">
+        <v>498</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="B323" t="s">
-[...2 lines deleted...]
-      <c r="C323" t="s">
+      <c r="H323" t="s">
         <v>971</v>
-      </c>
-[...13 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>972</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>321</v>
+      </c>
+      <c r="D324" t="s">
+        <v>816</v>
+      </c>
+      <c r="E324" t="s">
+        <v>817</v>
+      </c>
+      <c r="F324" t="s">
+        <v>343</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H324" t="s">
         <v>974</v>
-      </c>
-[...19 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>979</v>
+        <v>325</v>
       </c>
       <c r="D325" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E325" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F325" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="H325" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>983</v>
+        <v>711</v>
       </c>
       <c r="D326" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E326" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F326" t="s">
-        <v>737</v>
+        <v>339</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="H326" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>987</v>
+        <v>714</v>
       </c>
       <c r="D327" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E327" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F327" t="s">
-        <v>133</v>
+        <v>417</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="H327" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>991</v>
+        <v>717</v>
       </c>
       <c r="D328" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E328" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F328" t="s">
-        <v>400</v>
+        <v>821</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="H328" t="s">
-        <v>993</v>
+        <v>986</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>995</v>
+        <v>720</v>
       </c>
       <c r="D329" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E329" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F329" t="s">
-        <v>377</v>
+        <v>502</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="H329" t="s">
-        <v>997</v>
+        <v>989</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>998</v>
+        <v>990</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>999</v>
+        <v>723</v>
       </c>
       <c r="D330" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E330" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>817</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="H330" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1003</v>
+        <v>726</v>
       </c>
       <c r="D331" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E331" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F331" t="s">
-        <v>753</v>
+        <v>421</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="H331" t="s">
-        <v>1005</v>
+        <v>995</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1007</v>
+        <v>732</v>
       </c>
       <c r="D332" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E332" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F332" t="s">
-        <v>396</v>
+        <v>136</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1008</v>
+        <v>997</v>
       </c>
       <c r="H332" t="s">
-        <v>1009</v>
+        <v>998</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1010</v>
+        <v>999</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1011</v>
+        <v>735</v>
       </c>
       <c r="D333" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E333" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F333" t="s">
-        <v>133</v>
+        <v>458</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1012</v>
+        <v>1000</v>
       </c>
       <c r="H333" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1015</v>
+        <v>738</v>
       </c>
       <c r="D334" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E334" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F334" t="s">
-        <v>318</v>
+        <v>498</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1016</v>
+        <v>1003</v>
       </c>
       <c r="H334" t="s">
-        <v>1017</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1018</v>
+        <v>1005</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1019</v>
+        <v>741</v>
       </c>
       <c r="D335" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E335" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F335" t="s">
-        <v>400</v>
+        <v>343</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="H335" t="s">
-        <v>1021</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1022</v>
+        <v>1008</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1023</v>
+        <v>744</v>
       </c>
       <c r="D336" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E336" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F336" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1024</v>
+        <v>1009</v>
       </c>
       <c r="H336" t="s">
-        <v>1025</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1026</v>
+        <v>1011</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1027</v>
+        <v>747</v>
       </c>
       <c r="D337" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E337" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F337" t="s">
-        <v>396</v>
+        <v>136</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1028</v>
+        <v>1012</v>
       </c>
       <c r="H337" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1031</v>
+        <v>750</v>
       </c>
       <c r="D338" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E338" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F338" t="s">
-        <v>753</v>
+        <v>458</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1032</v>
+        <v>1015</v>
       </c>
       <c r="H338" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1034</v>
+        <v>1017</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1035</v>
+        <v>753</v>
       </c>
       <c r="D339" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E339" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F339" t="s">
-        <v>737</v>
+        <v>821</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1036</v>
+        <v>1018</v>
       </c>
       <c r="H339" t="s">
-        <v>1037</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1038</v>
+        <v>1020</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1039</v>
+        <v>756</v>
       </c>
       <c r="D340" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E340" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F340" t="s">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1040</v>
+        <v>1021</v>
       </c>
       <c r="H340" t="s">
-        <v>1041</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1042</v>
+        <v>1023</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1043</v>
+        <v>759</v>
       </c>
       <c r="D341" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E341" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F341" t="s">
-        <v>737</v>
+        <v>339</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1044</v>
+        <v>1024</v>
       </c>
       <c r="H341" t="s">
-        <v>1045</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1046</v>
+        <v>1026</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1047</v>
+        <v>762</v>
       </c>
       <c r="D342" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E342" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F342" t="s">
-        <v>133</v>
+        <v>421</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1048</v>
+        <v>1027</v>
       </c>
       <c r="H342" t="s">
-        <v>1049</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1050</v>
+        <v>1029</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1051</v>
+        <v>765</v>
       </c>
       <c r="D343" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E343" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F343" t="s">
-        <v>464</v>
+        <v>398</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1052</v>
+        <v>1030</v>
       </c>
       <c r="H343" t="s">
-        <v>1053</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1054</v>
+        <v>1032</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1055</v>
+        <v>768</v>
       </c>
       <c r="D344" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E344" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F344" t="s">
-        <v>322</v>
+        <v>458</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1056</v>
+        <v>1033</v>
       </c>
       <c r="H344" t="s">
-        <v>1057</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1058</v>
+        <v>1035</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1059</v>
+        <v>771</v>
       </c>
       <c r="D345" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E345" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F345" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1060</v>
+        <v>1036</v>
       </c>
       <c r="H345" t="s">
-        <v>1061</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1062</v>
+        <v>1038</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1063</v>
+        <v>774</v>
       </c>
       <c r="D346" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E346" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F346" t="s">
-        <v>396</v>
+        <v>417</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1064</v>
+        <v>1039</v>
       </c>
       <c r="H346" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1067</v>
+        <v>777</v>
       </c>
       <c r="D347" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E347" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F347" t="s">
-        <v>377</v>
+        <v>837</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1068</v>
+        <v>1042</v>
       </c>
       <c r="H347" t="s">
-        <v>1069</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1070</v>
+        <v>1044</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1071</v>
+        <v>780</v>
       </c>
       <c r="D348" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E348" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F348" t="s">
-        <v>318</v>
+        <v>421</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1072</v>
+        <v>1045</v>
       </c>
       <c r="H348" t="s">
-        <v>1073</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1074</v>
+        <v>1047</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1075</v>
+        <v>783</v>
       </c>
       <c r="D349" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E349" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F349" t="s">
-        <v>464</v>
+        <v>495</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1076</v>
+        <v>1048</v>
       </c>
       <c r="H349" t="s">
-        <v>1077</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1078</v>
+        <v>1050</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1079</v>
+        <v>786</v>
       </c>
       <c r="D350" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E350" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F350" t="s">
-        <v>400</v>
+        <v>495</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1080</v>
+        <v>1051</v>
       </c>
       <c r="H350" t="s">
-        <v>1081</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1082</v>
+        <v>1053</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1083</v>
+        <v>789</v>
       </c>
       <c r="D351" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E351" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F351" t="s">
-        <v>335</v>
+        <v>498</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1084</v>
+        <v>1054</v>
       </c>
       <c r="H351" t="s">
-        <v>1085</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1086</v>
+        <v>1056</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1087</v>
+        <v>792</v>
       </c>
       <c r="D352" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E352" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F352" t="s">
-        <v>133</v>
+        <v>343</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1088</v>
+        <v>1057</v>
       </c>
       <c r="H352" t="s">
-        <v>1089</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1090</v>
+        <v>1059</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1091</v>
+        <v>795</v>
       </c>
       <c r="D353" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E353" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F353" t="s">
-        <v>464</v>
+        <v>821</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1092</v>
+        <v>1060</v>
       </c>
       <c r="H353" t="s">
-        <v>1093</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1094</v>
+        <v>1062</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1095</v>
+        <v>798</v>
       </c>
       <c r="D354" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E354" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F354" t="s">
-        <v>396</v>
+        <v>136</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1096</v>
+        <v>1063</v>
       </c>
       <c r="H354" t="s">
-        <v>1097</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1098</v>
+        <v>1065</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1099</v>
+        <v>801</v>
       </c>
       <c r="D355" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E355" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F355" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1100</v>
+        <v>1066</v>
       </c>
       <c r="H355" t="s">
-        <v>1101</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1102</v>
+        <v>1068</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1103</v>
+        <v>804</v>
       </c>
       <c r="D356" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E356" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F356" t="s">
-        <v>737</v>
+        <v>398</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1104</v>
+        <v>1069</v>
       </c>
       <c r="H356" t="s">
-        <v>1105</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1106</v>
+        <v>1071</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1107</v>
+        <v>807</v>
       </c>
       <c r="D357" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E357" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F357" t="s">
-        <v>753</v>
+        <v>339</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1108</v>
+        <v>1072</v>
       </c>
       <c r="H357" t="s">
-        <v>1109</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1110</v>
+        <v>1074</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1111</v>
+        <v>810</v>
       </c>
       <c r="D358" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E358" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F358" t="s">
-        <v>753</v>
+        <v>837</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1112</v>
+        <v>1075</v>
       </c>
       <c r="H358" t="s">
-        <v>1113</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1114</v>
+        <v>1077</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1115</v>
+        <v>813</v>
       </c>
       <c r="D359" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E359" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F359" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1116</v>
+        <v>1078</v>
       </c>
       <c r="H359" t="s">
-        <v>1117</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1118</v>
+        <v>1080</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1119</v>
+        <v>1081</v>
       </c>
       <c r="D360" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E360" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F360" t="s">
-        <v>377</v>
+        <v>136</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1120</v>
+        <v>1082</v>
       </c>
       <c r="H360" t="s">
-        <v>1121</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1122</v>
+        <v>1084</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1123</v>
+        <v>1085</v>
       </c>
       <c r="D361" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E361" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F361" t="s">
-        <v>737</v>
+        <v>339</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1124</v>
+        <v>1086</v>
       </c>
       <c r="H361" t="s">
-        <v>1125</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1126</v>
+        <v>1088</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1127</v>
+        <v>1089</v>
       </c>
       <c r="D362" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E362" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F362" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1128</v>
+        <v>1090</v>
       </c>
       <c r="H362" t="s">
-        <v>1129</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1130</v>
+        <v>1092</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1131</v>
+        <v>1093</v>
       </c>
       <c r="D363" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E363" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F363" t="s">
-        <v>133</v>
+        <v>398</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1132</v>
+        <v>1094</v>
       </c>
       <c r="H363" t="s">
-        <v>1133</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1134</v>
+        <v>1096</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1135</v>
+        <v>1097</v>
       </c>
       <c r="D364" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E364" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F364" t="s">
-        <v>461</v>
+        <v>417</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1136</v>
+        <v>1098</v>
       </c>
       <c r="H364" t="s">
-        <v>1137</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1138</v>
+        <v>1100</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1139</v>
+        <v>1101</v>
       </c>
       <c r="D365" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E365" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F365" t="s">
-        <v>322</v>
+        <v>837</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1140</v>
+        <v>1102</v>
       </c>
       <c r="H365" t="s">
-        <v>1141</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1142</v>
+        <v>1104</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1143</v>
+        <v>1105</v>
       </c>
       <c r="D366" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E366" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F366" t="s">
-        <v>464</v>
+        <v>821</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1144</v>
+        <v>1106</v>
       </c>
       <c r="H366" t="s">
-        <v>1145</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1146</v>
+        <v>1108</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1147</v>
+        <v>1109</v>
       </c>
       <c r="D367" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E367" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F367" t="s">
-        <v>335</v>
+        <v>398</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1148</v>
+        <v>1110</v>
       </c>
       <c r="H367" t="s">
-        <v>1149</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1150</v>
+        <v>1112</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1151</v>
+        <v>1113</v>
       </c>
       <c r="D368" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E368" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F368" t="s">
-        <v>377</v>
+        <v>821</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1152</v>
+        <v>1114</v>
       </c>
       <c r="H368" t="s">
-        <v>1153</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1154</v>
+        <v>1116</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1155</v>
+        <v>1117</v>
       </c>
       <c r="D369" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E369" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F369" t="s">
-        <v>461</v>
+        <v>136</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1156</v>
+        <v>1118</v>
       </c>
       <c r="H369" t="s">
-        <v>1157</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1158</v>
+        <v>1120</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1159</v>
+        <v>1121</v>
       </c>
       <c r="D370" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E370" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F370" t="s">
-        <v>133</v>
+        <v>498</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1160</v>
+        <v>1122</v>
       </c>
       <c r="H370" t="s">
-        <v>1161</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1162</v>
+        <v>1124</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1163</v>
+        <v>1125</v>
       </c>
       <c r="D371" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E371" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F371" t="s">
-        <v>464</v>
+        <v>343</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1164</v>
+        <v>1126</v>
       </c>
       <c r="H371" t="s">
-        <v>1165</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1166</v>
+        <v>1128</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1167</v>
+        <v>1129</v>
       </c>
       <c r="D372" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E372" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F372" t="s">
-        <v>437</v>
+        <v>339</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1168</v>
+        <v>1130</v>
       </c>
       <c r="H372" t="s">
-        <v>1169</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1170</v>
+        <v>1132</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1171</v>
+        <v>1133</v>
       </c>
       <c r="D373" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E373" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F373" t="s">
-        <v>737</v>
+        <v>417</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1172</v>
+        <v>1134</v>
       </c>
       <c r="H373" t="s">
-        <v>1173</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1174</v>
+        <v>1136</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1175</v>
+        <v>1137</v>
       </c>
       <c r="D374" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E374" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F374" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1176</v>
+        <v>1138</v>
       </c>
       <c r="H374" t="s">
-        <v>1177</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1178</v>
+        <v>1140</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1179</v>
+        <v>1141</v>
       </c>
       <c r="D375" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E375" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F375" t="s">
-        <v>753</v>
+        <v>339</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1180</v>
+        <v>1142</v>
       </c>
       <c r="H375" t="s">
-        <v>1181</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1182</v>
+        <v>1144</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1183</v>
+        <v>1145</v>
       </c>
       <c r="D376" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E376" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F376" t="s">
-        <v>737</v>
+        <v>498</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1184</v>
+        <v>1146</v>
       </c>
       <c r="H376" t="s">
-        <v>1185</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1186</v>
+        <v>1148</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1187</v>
+        <v>1149</v>
       </c>
       <c r="D377" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E377" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F377" t="s">
-        <v>737</v>
+        <v>421</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>45</v>
+        <v>1150</v>
       </c>
       <c r="H377" t="s">
-        <v>1188</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1189</v>
+        <v>1152</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1190</v>
+        <v>1153</v>
       </c>
       <c r="D378" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E378" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F378" t="s">
-        <v>737</v>
+        <v>356</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>45</v>
+        <v>1154</v>
       </c>
       <c r="H378" t="s">
-        <v>1191</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1192</v>
+        <v>1156</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1193</v>
+        <v>1157</v>
       </c>
       <c r="D379" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E379" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F379" t="s">
-        <v>318</v>
+        <v>136</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1194</v>
+        <v>1158</v>
       </c>
       <c r="H379" t="s">
-        <v>1195</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1196</v>
+        <v>1160</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1197</v>
+        <v>1161</v>
       </c>
       <c r="D380" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E380" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F380" t="s">
-        <v>437</v>
+        <v>498</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1198</v>
+        <v>1162</v>
       </c>
       <c r="H380" t="s">
-        <v>1199</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1200</v>
+        <v>1164</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1201</v>
+        <v>1165</v>
       </c>
       <c r="D381" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E381" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F381" t="s">
-        <v>335</v>
+        <v>417</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1202</v>
+        <v>1166</v>
       </c>
       <c r="H381" t="s">
-        <v>1203</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1204</v>
+        <v>1168</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1205</v>
+        <v>1169</v>
       </c>
       <c r="D382" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E382" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F382" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1206</v>
+        <v>1170</v>
       </c>
       <c r="H382" t="s">
-        <v>1207</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1208</v>
+        <v>1172</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1209</v>
+        <v>1173</v>
       </c>
       <c r="D383" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E383" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F383" t="s">
-        <v>322</v>
+        <v>821</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>45</v>
+        <v>1174</v>
       </c>
       <c r="H383" t="s">
-        <v>1210</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1211</v>
+        <v>1176</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1212</v>
+        <v>1177</v>
       </c>
       <c r="D384" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E384" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F384" t="s">
-        <v>322</v>
+        <v>837</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1213</v>
+        <v>1178</v>
       </c>
       <c r="H384" t="s">
-        <v>1214</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1215</v>
+        <v>1180</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1216</v>
+        <v>1181</v>
       </c>
       <c r="D385" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E385" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F385" t="s">
-        <v>322</v>
+        <v>837</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1217</v>
+        <v>1182</v>
       </c>
       <c r="H385" t="s">
-        <v>1218</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1219</v>
+        <v>1184</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1220</v>
+        <v>1185</v>
       </c>
       <c r="D386" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E386" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F386" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1221</v>
+        <v>1186</v>
       </c>
       <c r="H386" t="s">
-        <v>1222</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1223</v>
+        <v>1188</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1224</v>
+        <v>1189</v>
       </c>
       <c r="D387" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E387" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F387" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1225</v>
+        <v>1190</v>
       </c>
       <c r="H387" t="s">
-        <v>1226</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1227</v>
+        <v>1192</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1228</v>
+        <v>1193</v>
       </c>
       <c r="D388" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E388" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F388" t="s">
-        <v>322</v>
+        <v>821</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1229</v>
+        <v>1194</v>
       </c>
       <c r="H388" t="s">
-        <v>1230</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1231</v>
+        <v>1196</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1232</v>
+        <v>1197</v>
       </c>
       <c r="D389" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E389" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F389" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1233</v>
+        <v>1198</v>
       </c>
       <c r="H389" t="s">
-        <v>1234</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1235</v>
+        <v>1200</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1236</v>
+        <v>1201</v>
       </c>
       <c r="D390" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E390" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F390" t="s">
-        <v>322</v>
+        <v>136</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1237</v>
+        <v>1202</v>
       </c>
       <c r="H390" t="s">
-        <v>1238</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1239</v>
+        <v>1204</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1240</v>
+        <v>1205</v>
       </c>
       <c r="D391" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E391" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F391" t="s">
-        <v>322</v>
+        <v>495</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1241</v>
+        <v>1206</v>
       </c>
       <c r="H391" t="s">
-        <v>1242</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1243</v>
+        <v>1208</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1244</v>
+        <v>1209</v>
       </c>
       <c r="D392" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E392" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F392" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1245</v>
+        <v>1210</v>
       </c>
       <c r="H392" t="s">
-        <v>1246</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1247</v>
+        <v>1212</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1248</v>
+        <v>1213</v>
       </c>
       <c r="D393" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E393" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F393" t="s">
-        <v>322</v>
+        <v>498</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1249</v>
+        <v>1214</v>
       </c>
       <c r="H393" t="s">
-        <v>1250</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1251</v>
+        <v>1216</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1252</v>
+        <v>1217</v>
       </c>
       <c r="D394" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E394" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F394" t="s">
-        <v>322</v>
+        <v>356</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1253</v>
+        <v>1218</v>
       </c>
       <c r="H394" t="s">
-        <v>1254</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1255</v>
+        <v>1220</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1256</v>
+        <v>1221</v>
       </c>
       <c r="D395" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E395" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F395" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1257</v>
+        <v>1222</v>
       </c>
       <c r="H395" t="s">
-        <v>1258</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1259</v>
+        <v>1224</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1260</v>
+        <v>1225</v>
       </c>
       <c r="D396" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E396" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F396" t="s">
-        <v>322</v>
+        <v>495</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1261</v>
+        <v>1226</v>
       </c>
       <c r="H396" t="s">
-        <v>1262</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1263</v>
+        <v>1228</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1264</v>
+        <v>1229</v>
       </c>
       <c r="D397" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E397" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F397" t="s">
-        <v>396</v>
+        <v>136</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1265</v>
+        <v>1230</v>
       </c>
       <c r="H397" t="s">
-        <v>1266</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1267</v>
+        <v>1232</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1268</v>
+        <v>1233</v>
       </c>
       <c r="D398" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E398" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F398" t="s">
-        <v>464</v>
+        <v>498</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1269</v>
+        <v>1234</v>
       </c>
       <c r="H398" t="s">
-        <v>1270</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1271</v>
+        <v>1236</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1272</v>
+        <v>1237</v>
       </c>
       <c r="D399" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E399" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F399" t="s">
-        <v>331</v>
+        <v>458</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>45</v>
+        <v>1238</v>
       </c>
       <c r="H399" t="s">
-        <v>1273</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1274</v>
+        <v>1240</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1275</v>
+        <v>1241</v>
       </c>
       <c r="D400" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E400" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F400" t="s">
-        <v>464</v>
+        <v>821</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1276</v>
+        <v>1242</v>
       </c>
       <c r="H400" t="s">
-        <v>1277</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1278</v>
+        <v>1244</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1279</v>
+        <v>1245</v>
       </c>
       <c r="D401" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E401" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F401" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1280</v>
+        <v>1246</v>
       </c>
       <c r="H401" t="s">
-        <v>1281</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1282</v>
+        <v>1248</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1283</v>
+        <v>1249</v>
       </c>
       <c r="D402" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E402" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F402" t="s">
-        <v>377</v>
+        <v>837</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1284</v>
+        <v>1250</v>
       </c>
       <c r="H402" t="s">
-        <v>1285</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1286</v>
+        <v>1252</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1287</v>
+        <v>1253</v>
       </c>
       <c r="D403" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E403" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F403" t="s">
-        <v>318</v>
+        <v>821</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1288</v>
+        <v>1254</v>
       </c>
       <c r="H403" t="s">
-        <v>1289</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1290</v>
+        <v>1256</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1291</v>
+        <v>1257</v>
       </c>
       <c r="D404" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E404" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F404" t="s">
-        <v>400</v>
+        <v>821</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1292</v>
+        <v>45</v>
       </c>
       <c r="H404" t="s">
-        <v>1293</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1294</v>
+        <v>1259</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1295</v>
+        <v>1260</v>
       </c>
       <c r="D405" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E405" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F405" t="s">
-        <v>753</v>
+        <v>821</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1296</v>
+        <v>45</v>
       </c>
       <c r="H405" t="s">
-        <v>1297</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1298</v>
+        <v>1262</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1299</v>
+        <v>1263</v>
       </c>
       <c r="D406" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E406" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F406" t="s">
-        <v>461</v>
+        <v>339</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1300</v>
+        <v>1264</v>
       </c>
       <c r="H406" t="s">
-        <v>1301</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1302</v>
+        <v>1266</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1303</v>
+        <v>1267</v>
       </c>
       <c r="D407" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E407" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F407" t="s">
-        <v>322</v>
+        <v>458</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1304</v>
+        <v>1268</v>
       </c>
       <c r="H407" t="s">
-        <v>1305</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1306</v>
+        <v>1270</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1307</v>
+        <v>1271</v>
       </c>
       <c r="D408" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E408" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F408" t="s">
-        <v>753</v>
+        <v>356</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>45</v>
+        <v>1272</v>
       </c>
       <c r="H408" t="s">
-        <v>1308</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1309</v>
+        <v>1274</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1310</v>
+        <v>1275</v>
       </c>
       <c r="D409" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E409" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F409" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>45</v>
+        <v>1276</v>
       </c>
       <c r="H409" t="s">
-        <v>1311</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1312</v>
+        <v>1278</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1313</v>
+        <v>1279</v>
       </c>
       <c r="D410" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E410" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F410" t="s">
-        <v>1314</v>
+        <v>343</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1315</v>
+        <v>45</v>
       </c>
       <c r="H410" t="s">
-        <v>1316</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1317</v>
+        <v>1281</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1318</v>
+        <v>1282</v>
       </c>
       <c r="D411" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E411" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F411" t="s">
-        <v>396</v>
+        <v>343</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1319</v>
+        <v>1283</v>
       </c>
       <c r="H411" t="s">
-        <v>1320</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1321</v>
+        <v>1285</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1322</v>
+        <v>1286</v>
       </c>
       <c r="D412" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E412" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F412" t="s">
-        <v>464</v>
+        <v>343</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1323</v>
+        <v>1287</v>
       </c>
       <c r="H412" t="s">
-        <v>1324</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1325</v>
+        <v>1289</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1326</v>
+        <v>1290</v>
       </c>
       <c r="D413" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E413" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F413" t="s">
-        <v>1327</v>
+        <v>343</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1328</v>
+        <v>1291</v>
       </c>
       <c r="H413" t="s">
-        <v>1329</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1330</v>
+        <v>1293</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1331</v>
+        <v>1294</v>
       </c>
       <c r="D414" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E414" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F414" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1332</v>
+        <v>1295</v>
       </c>
       <c r="H414" t="s">
-        <v>1333</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1334</v>
+        <v>1297</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1335</v>
+        <v>1298</v>
       </c>
       <c r="D415" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E415" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F415" t="s">
-        <v>437</v>
+        <v>343</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1336</v>
+        <v>1299</v>
       </c>
       <c r="H415" t="s">
-        <v>1337</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1338</v>
+        <v>1301</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1339</v>
+        <v>1302</v>
       </c>
       <c r="D416" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E416" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F416" t="s">
-        <v>753</v>
+        <v>343</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>45</v>
+        <v>1303</v>
       </c>
       <c r="H416" t="s">
-        <v>1340</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1341</v>
+        <v>1305</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1342</v>
+        <v>1306</v>
       </c>
       <c r="D417" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E417" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F417" t="s">
-        <v>133</v>
+        <v>343</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1343</v>
+        <v>1307</v>
       </c>
       <c r="H417" t="s">
-        <v>1344</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1345</v>
+        <v>1309</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1346</v>
+        <v>1310</v>
       </c>
       <c r="D418" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E418" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F418" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1347</v>
+        <v>1311</v>
       </c>
       <c r="H418" t="s">
-        <v>1348</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1349</v>
+        <v>1313</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1350</v>
+        <v>1314</v>
       </c>
       <c r="D419" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E419" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F419" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1351</v>
+        <v>1315</v>
       </c>
       <c r="H419" t="s">
-        <v>1352</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1353</v>
+        <v>1317</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1354</v>
+        <v>1318</v>
       </c>
       <c r="D420" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E420" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F420" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1355</v>
+        <v>1319</v>
       </c>
       <c r="H420" t="s">
-        <v>1356</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1357</v>
+        <v>1321</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1358</v>
+        <v>1322</v>
       </c>
       <c r="D421" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E421" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F421" t="s">
-        <v>461</v>
+        <v>343</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1359</v>
+        <v>1323</v>
       </c>
       <c r="H421" t="s">
-        <v>1360</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1361</v>
+        <v>1325</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1362</v>
+        <v>1326</v>
       </c>
       <c r="D422" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E422" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F422" t="s">
-        <v>753</v>
+        <v>343</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1363</v>
+        <v>1327</v>
       </c>
       <c r="H422" t="s">
-        <v>1364</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1365</v>
+        <v>1329</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1366</v>
+        <v>1330</v>
       </c>
       <c r="D423" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E423" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F423" t="s">
-        <v>1367</v>
+        <v>343</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1368</v>
+        <v>1331</v>
       </c>
       <c r="H423" t="s">
-        <v>1369</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1370</v>
+        <v>1333</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1371</v>
+        <v>1334</v>
       </c>
       <c r="D424" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E424" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F424" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1372</v>
+        <v>1335</v>
       </c>
       <c r="H424" t="s">
-        <v>1373</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1374</v>
+        <v>1337</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1375</v>
+        <v>1338</v>
       </c>
       <c r="D425" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E425" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F425" t="s">
-        <v>468</v>
+        <v>498</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1376</v>
+        <v>1339</v>
       </c>
       <c r="H425" t="s">
-        <v>1377</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1378</v>
+        <v>1341</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1379</v>
+        <v>1342</v>
       </c>
       <c r="D426" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E426" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F426" t="s">
-        <v>468</v>
+        <v>352</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1380</v>
+        <v>45</v>
       </c>
       <c r="H426" t="s">
-        <v>1381</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1382</v>
+        <v>1344</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1383</v>
+        <v>1345</v>
       </c>
       <c r="D427" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E427" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F427" t="s">
-        <v>464</v>
+        <v>498</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1384</v>
+        <v>1346</v>
       </c>
       <c r="H427" t="s">
-        <v>1385</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1386</v>
+        <v>1348</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1387</v>
+        <v>1349</v>
       </c>
       <c r="D428" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E428" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F428" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>45</v>
+        <v>1350</v>
       </c>
       <c r="H428" t="s">
-        <v>1388</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1389</v>
+        <v>1352</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1390</v>
+        <v>1353</v>
       </c>
       <c r="D429" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E429" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F429" t="s">
-        <v>468</v>
+        <v>398</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1391</v>
+        <v>1354</v>
       </c>
       <c r="H429" t="s">
-        <v>1392</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1393</v>
+        <v>1356</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1394</v>
+        <v>1357</v>
       </c>
       <c r="D430" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E430" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F430" t="s">
-        <v>468</v>
+        <v>339</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1395</v>
+        <v>1358</v>
       </c>
       <c r="H430" t="s">
-        <v>1396</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="D431" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E431" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F431" t="s">
-        <v>377</v>
+        <v>421</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1399</v>
+        <v>1362</v>
       </c>
       <c r="H431" t="s">
-        <v>1400</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1401</v>
+        <v>1364</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1402</v>
+        <v>1365</v>
       </c>
       <c r="D432" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E432" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F432" t="s">
-        <v>461</v>
+        <v>837</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>45</v>
+        <v>1366</v>
       </c>
       <c r="H432" t="s">
-        <v>1403</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1404</v>
+        <v>1368</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1405</v>
+        <v>1369</v>
       </c>
       <c r="D433" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E433" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F433" t="s">
-        <v>468</v>
+        <v>495</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1406</v>
+        <v>1370</v>
       </c>
       <c r="H433" t="s">
-        <v>1407</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1408</v>
+        <v>1372</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1409</v>
+        <v>1373</v>
       </c>
       <c r="D434" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E434" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F434" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>45</v>
+        <v>1374</v>
       </c>
       <c r="H434" t="s">
-        <v>1410</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1411</v>
+        <v>1376</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1412</v>
+        <v>1377</v>
       </c>
       <c r="D435" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E435" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F435" t="s">
-        <v>464</v>
+        <v>837</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1413</v>
+        <v>45</v>
       </c>
       <c r="H435" t="s">
-        <v>1414</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1415</v>
+        <v>1379</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1416</v>
+        <v>1380</v>
       </c>
       <c r="D436" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E436" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F436" t="s">
-        <v>133</v>
+        <v>343</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1417</v>
+        <v>45</v>
       </c>
       <c r="H436" t="s">
-        <v>1418</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1419</v>
+        <v>1382</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1420</v>
+        <v>1383</v>
       </c>
       <c r="D437" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E437" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F437" t="s">
-        <v>468</v>
+        <v>1384</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1421</v>
+        <v>1385</v>
       </c>
       <c r="H437" t="s">
-        <v>1422</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1423</v>
+        <v>1387</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1424</v>
+        <v>1388</v>
       </c>
       <c r="D438" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E438" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F438" t="s">
-        <v>1425</v>
+        <v>417</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>45</v>
+        <v>1389</v>
       </c>
       <c r="H438" t="s">
-        <v>1426</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1427</v>
+        <v>1391</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1428</v>
+        <v>1392</v>
       </c>
       <c r="D439" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E439" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F439" t="s">
-        <v>400</v>
+        <v>498</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1429</v>
+        <v>1393</v>
       </c>
       <c r="H439" t="s">
-        <v>1430</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1431</v>
+        <v>1395</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1432</v>
+        <v>1396</v>
       </c>
       <c r="D440" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E440" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F440" t="s">
-        <v>464</v>
+        <v>1397</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1433</v>
+        <v>1398</v>
       </c>
       <c r="H440" t="s">
-        <v>1434</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1435</v>
+        <v>1400</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1436</v>
+        <v>1401</v>
       </c>
       <c r="D441" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E441" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F441" t="s">
-        <v>737</v>
+        <v>339</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>45</v>
+        <v>1402</v>
       </c>
       <c r="H441" t="s">
-        <v>1437</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1438</v>
+        <v>1404</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1439</v>
+        <v>1405</v>
       </c>
       <c r="D442" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E442" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F442" t="s">
-        <v>753</v>
+        <v>458</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>45</v>
+        <v>1406</v>
       </c>
       <c r="H442" t="s">
-        <v>1440</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1441</v>
+        <v>1408</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1442</v>
+        <v>1409</v>
       </c>
       <c r="D443" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E443" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F443" t="s">
-        <v>461</v>
+        <v>837</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H443" t="s">
-        <v>1443</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1444</v>
+        <v>1411</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1445</v>
+        <v>1412</v>
       </c>
       <c r="D444" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E444" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F444" t="s">
-        <v>318</v>
+        <v>136</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1446</v>
+        <v>1413</v>
       </c>
       <c r="H444" t="s">
-        <v>1447</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1448</v>
+        <v>1415</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1449</v>
+        <v>1416</v>
       </c>
       <c r="D445" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E445" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F445" t="s">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1450</v>
+        <v>1417</v>
       </c>
       <c r="H445" t="s">
-        <v>1451</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1452</v>
+        <v>1419</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1453</v>
+        <v>1420</v>
       </c>
       <c r="D446" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E446" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F446" t="s">
-        <v>322</v>
+        <v>352</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>45</v>
+        <v>1421</v>
       </c>
       <c r="H446" t="s">
-        <v>1454</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1455</v>
+        <v>1423</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1456</v>
+        <v>1424</v>
       </c>
       <c r="D447" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E447" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F447" t="s">
-        <v>133</v>
+        <v>339</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1457</v>
+        <v>1425</v>
       </c>
       <c r="H447" t="s">
-        <v>1458</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1459</v>
+        <v>1427</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1460</v>
+        <v>1428</v>
       </c>
       <c r="D448" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E448" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F448" t="s">
-        <v>322</v>
+        <v>495</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1461</v>
+        <v>1429</v>
       </c>
       <c r="H448" t="s">
-        <v>1462</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1463</v>
+        <v>1431</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1464</v>
+        <v>1432</v>
       </c>
       <c r="D449" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E449" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F449" t="s">
-        <v>464</v>
+        <v>837</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>45</v>
+        <v>1433</v>
       </c>
       <c r="H449" t="s">
-        <v>1465</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1466</v>
+        <v>1435</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1467</v>
+        <v>1436</v>
       </c>
       <c r="D450" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E450" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F450" t="s">
-        <v>318</v>
+        <v>1437</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1468</v>
+        <v>1438</v>
       </c>
       <c r="H450" t="s">
-        <v>1469</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1470</v>
+        <v>1440</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1471</v>
+        <v>1441</v>
       </c>
       <c r="D451" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E451" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F451" t="s">
-        <v>1472</v>
+        <v>458</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>45</v>
+        <v>1442</v>
       </c>
       <c r="H451" t="s">
-        <v>1473</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1474</v>
+        <v>1444</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1475</v>
+        <v>1445</v>
       </c>
       <c r="D452" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E452" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F452" t="s">
-        <v>737</v>
+        <v>502</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>45</v>
+        <v>1446</v>
       </c>
       <c r="H452" t="s">
-        <v>1476</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1477</v>
+        <v>1448</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1478</v>
+        <v>1449</v>
       </c>
       <c r="D453" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E453" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F453" t="s">
-        <v>1479</v>
+        <v>502</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>45</v>
+        <v>1450</v>
       </c>
       <c r="H453" t="s">
-        <v>1480</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1481</v>
+        <v>1452</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1482</v>
+        <v>1453</v>
       </c>
       <c r="D454" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E454" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F454" t="s">
-        <v>133</v>
+        <v>498</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1483</v>
+        <v>1454</v>
       </c>
       <c r="H454" t="s">
-        <v>1484</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1485</v>
+        <v>1456</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1486</v>
+        <v>1457</v>
       </c>
       <c r="D455" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E455" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F455" t="s">
-        <v>461</v>
+        <v>343</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H455" t="s">
-        <v>1487</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1488</v>
+        <v>1459</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1489</v>
+        <v>1460</v>
       </c>
       <c r="D456" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E456" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F456" t="s">
-        <v>396</v>
+        <v>502</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>45</v>
+        <v>1461</v>
       </c>
       <c r="H456" t="s">
-        <v>1490</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1491</v>
+        <v>1463</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1492</v>
+        <v>1464</v>
       </c>
       <c r="D457" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E457" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F457" t="s">
-        <v>318</v>
+        <v>502</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1493</v>
+        <v>1465</v>
       </c>
       <c r="H457" t="s">
-        <v>1494</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1495</v>
+        <v>1467</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1496</v>
+        <v>1468</v>
       </c>
       <c r="D458" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E458" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F458" t="s">
-        <v>461</v>
+        <v>398</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1497</v>
+        <v>1469</v>
       </c>
       <c r="H458" t="s">
-        <v>1498</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1499</v>
+        <v>1471</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1500</v>
+        <v>1472</v>
       </c>
       <c r="D459" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E459" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F459" t="s">
-        <v>400</v>
+        <v>495</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1501</v>
+        <v>45</v>
       </c>
       <c r="H459" t="s">
-        <v>1502</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1503</v>
+        <v>1474</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1504</v>
+        <v>1475</v>
       </c>
       <c r="D460" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E460" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F460" t="s">
-        <v>133</v>
+        <v>502</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1505</v>
+        <v>1476</v>
       </c>
       <c r="H460" t="s">
-        <v>1506</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1507</v>
+        <v>1478</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1508</v>
+        <v>1479</v>
       </c>
       <c r="D461" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E461" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F461" t="s">
-        <v>464</v>
+        <v>343</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1509</v>
+        <v>45</v>
       </c>
       <c r="H461" t="s">
-        <v>1510</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1511</v>
+        <v>1481</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1512</v>
+        <v>1482</v>
       </c>
       <c r="D462" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E462" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F462" t="s">
-        <v>322</v>
+        <v>498</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>45</v>
+        <v>1483</v>
       </c>
       <c r="H462" t="s">
-        <v>1513</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1514</v>
+        <v>1485</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1515</v>
+        <v>1486</v>
       </c>
       <c r="D463" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E463" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F463" t="s">
-        <v>1472</v>
+        <v>136</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>45</v>
+        <v>1487</v>
       </c>
       <c r="H463" t="s">
-        <v>1516</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1517</v>
+        <v>1489</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1518</v>
+        <v>1490</v>
       </c>
       <c r="D464" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E464" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F464" t="s">
-        <v>461</v>
+        <v>502</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1519</v>
+        <v>1491</v>
       </c>
       <c r="H464" t="s">
-        <v>1520</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1521</v>
+        <v>1493</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1522</v>
+        <v>1494</v>
       </c>
       <c r="D465" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E465" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F465" t="s">
-        <v>377</v>
+        <v>1495</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1523</v>
+        <v>45</v>
       </c>
       <c r="H465" t="s">
-        <v>1524</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1525</v>
+        <v>1497</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1526</v>
+        <v>1498</v>
       </c>
       <c r="D466" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E466" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F466" t="s">
-        <v>335</v>
+        <v>421</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>45</v>
+        <v>1499</v>
       </c>
       <c r="H466" t="s">
-        <v>1527</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1528</v>
+        <v>1501</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1529</v>
+        <v>1502</v>
       </c>
       <c r="D467" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E467" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F467" t="s">
-        <v>737</v>
+        <v>498</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>45</v>
+        <v>1503</v>
       </c>
       <c r="H467" t="s">
-        <v>1530</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1531</v>
+        <v>1505</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1532</v>
+        <v>1506</v>
       </c>
       <c r="D468" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E468" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F468" t="s">
-        <v>396</v>
+        <v>821</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H468" t="s">
-        <v>1533</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1534</v>
+        <v>1508</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1535</v>
+        <v>1509</v>
       </c>
       <c r="D469" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E469" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F469" t="s">
-        <v>322</v>
+        <v>837</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H469" t="s">
-        <v>1536</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1537</v>
+        <v>1511</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1538</v>
+        <v>1512</v>
       </c>
       <c r="D470" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E470" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F470" t="s">
-        <v>345</v>
+        <v>495</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H470" t="s">
-        <v>1539</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1540</v>
+        <v>1514</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1541</v>
+        <v>1515</v>
       </c>
       <c r="D471" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E471" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F471" t="s">
-        <v>133</v>
+        <v>339</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1542</v>
+        <v>1516</v>
       </c>
       <c r="H471" t="s">
-        <v>1543</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1544</v>
+        <v>1518</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1545</v>
+        <v>1519</v>
       </c>
       <c r="D472" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E472" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F472" t="s">
-        <v>133</v>
+        <v>398</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1546</v>
+        <v>1520</v>
       </c>
       <c r="H472" t="s">
-        <v>1547</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1548</v>
+        <v>1522</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1549</v>
+        <v>1523</v>
       </c>
       <c r="D473" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E473" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F473" t="s">
-        <v>1472</v>
+        <v>343</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H473" t="s">
-        <v>1550</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1551</v>
+        <v>1525</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1552</v>
+        <v>1526</v>
       </c>
       <c r="D474" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E474" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F474" t="s">
-        <v>737</v>
+        <v>136</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>45</v>
+        <v>1527</v>
       </c>
       <c r="H474" t="s">
-        <v>1553</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1554</v>
+        <v>1529</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1555</v>
+        <v>1530</v>
       </c>
       <c r="D475" t="s">
-        <v>732</v>
+        <v>816</v>
       </c>
       <c r="E475" t="s">
-        <v>733</v>
+        <v>817</v>
       </c>
       <c r="F475" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1556</v>
+        <v>1531</v>
       </c>
       <c r="H475" t="s">
-        <v>1557</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1558</v>
+        <v>1533</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>10</v>
+        <v>1534</v>
       </c>
       <c r="D476" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E476" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F476" t="s">
-        <v>322</v>
+        <v>498</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1561</v>
+        <v>45</v>
       </c>
       <c r="H476" t="s">
-        <v>1562</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1563</v>
+        <v>1536</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>97</v>
+        <v>1537</v>
       </c>
       <c r="D477" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E477" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F477" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1564</v>
+        <v>1538</v>
       </c>
       <c r="H477" t="s">
-        <v>1565</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1566</v>
+        <v>1540</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>100</v>
+        <v>1541</v>
       </c>
       <c r="D478" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E478" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F478" t="s">
-        <v>331</v>
+        <v>1542</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1567</v>
+        <v>45</v>
       </c>
       <c r="H478" t="s">
-        <v>1568</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1569</v>
+        <v>1544</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>103</v>
+        <v>1545</v>
       </c>
       <c r="D479" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E479" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F479" t="s">
-        <v>318</v>
+        <v>821</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1570</v>
+        <v>45</v>
       </c>
       <c r="H479" t="s">
-        <v>1571</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1572</v>
+        <v>1547</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>106</v>
+        <v>1548</v>
       </c>
       <c r="D480" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E480" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F480" t="s">
-        <v>318</v>
+        <v>1549</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1573</v>
+        <v>45</v>
       </c>
       <c r="H480" t="s">
-        <v>1574</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1575</v>
+        <v>1551</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>109</v>
+        <v>1552</v>
       </c>
       <c r="D481" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E481" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F481" t="s">
-        <v>464</v>
+        <v>136</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1576</v>
+        <v>1553</v>
       </c>
       <c r="H481" t="s">
-        <v>1577</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1578</v>
+        <v>1555</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>112</v>
+        <v>1556</v>
       </c>
       <c r="D482" t="s">
-        <v>1559</v>
+        <v>816</v>
       </c>
       <c r="E482" t="s">
-        <v>1560</v>
+        <v>817</v>
       </c>
       <c r="F482" t="s">
-        <v>318</v>
+        <v>495</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1579</v>
+        <v>45</v>
       </c>
       <c r="H482" t="s">
-        <v>1580</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D483" t="s">
+        <v>816</v>
+      </c>
+      <c r="E483" t="s">
+        <v>817</v>
+      </c>
+      <c r="F483" t="s">
+        <v>417</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D484" t="s">
+        <v>816</v>
+      </c>
+      <c r="E484" t="s">
+        <v>817</v>
+      </c>
+      <c r="F484" t="s">
+        <v>339</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D485" t="s">
+        <v>816</v>
+      </c>
+      <c r="E485" t="s">
+        <v>817</v>
+      </c>
+      <c r="F485" t="s">
+        <v>495</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D486" t="s">
+        <v>816</v>
+      </c>
+      <c r="E486" t="s">
+        <v>817</v>
+      </c>
+      <c r="F486" t="s">
+        <v>421</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D487" t="s">
+        <v>816</v>
+      </c>
+      <c r="E487" t="s">
+        <v>817</v>
+      </c>
+      <c r="F487" t="s">
+        <v>136</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D488" t="s">
+        <v>816</v>
+      </c>
+      <c r="E488" t="s">
+        <v>817</v>
+      </c>
+      <c r="F488" t="s">
+        <v>498</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
         <v>1581</v>
       </c>
-      <c r="B483" t="s">
-[...2 lines deleted...]
-      <c r="C483" t="s">
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D489" t="s">
+        <v>816</v>
+      </c>
+      <c r="E489" t="s">
+        <v>817</v>
+      </c>
+      <c r="F489" t="s">
+        <v>343</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D490" t="s">
+        <v>816</v>
+      </c>
+      <c r="E490" t="s">
+        <v>817</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D491" t="s">
+        <v>816</v>
+      </c>
+      <c r="E491" t="s">
+        <v>817</v>
+      </c>
+      <c r="F491" t="s">
+        <v>495</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D492" t="s">
+        <v>816</v>
+      </c>
+      <c r="E492" t="s">
+        <v>817</v>
+      </c>
+      <c r="F492" t="s">
+        <v>398</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D493" t="s">
+        <v>816</v>
+      </c>
+      <c r="E493" t="s">
+        <v>817</v>
+      </c>
+      <c r="F493" t="s">
+        <v>356</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D494" t="s">
+        <v>816</v>
+      </c>
+      <c r="E494" t="s">
+        <v>817</v>
+      </c>
+      <c r="F494" t="s">
+        <v>821</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D495" t="s">
+        <v>816</v>
+      </c>
+      <c r="E495" t="s">
+        <v>817</v>
+      </c>
+      <c r="F495" t="s">
+        <v>417</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D496" t="s">
+        <v>816</v>
+      </c>
+      <c r="E496" t="s">
+        <v>817</v>
+      </c>
+      <c r="F496" t="s">
+        <v>343</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D497" t="s">
+        <v>816</v>
+      </c>
+      <c r="E497" t="s">
+        <v>817</v>
+      </c>
+      <c r="F497" t="s">
+        <v>366</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D498" t="s">
+        <v>816</v>
+      </c>
+      <c r="E498" t="s">
+        <v>817</v>
+      </c>
+      <c r="F498" t="s">
+        <v>136</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D499" t="s">
+        <v>816</v>
+      </c>
+      <c r="E499" t="s">
+        <v>817</v>
+      </c>
+      <c r="F499" t="s">
+        <v>136</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D500" t="s">
+        <v>816</v>
+      </c>
+      <c r="E500" t="s">
+        <v>817</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D501" t="s">
+        <v>816</v>
+      </c>
+      <c r="E501" t="s">
+        <v>817</v>
+      </c>
+      <c r="F501" t="s">
+        <v>821</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D502" t="s">
+        <v>816</v>
+      </c>
+      <c r="E502" t="s">
+        <v>817</v>
+      </c>
+      <c r="F502" t="s">
+        <v>339</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D503" t="s">
+        <v>816</v>
+      </c>
+      <c r="E503" t="s">
+        <v>817</v>
+      </c>
+      <c r="F503" t="s">
+        <v>356</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D504" t="s">
+        <v>816</v>
+      </c>
+      <c r="E504" t="s">
+        <v>817</v>
+      </c>
+      <c r="F504" t="s">
+        <v>417</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>10</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F505" t="s">
+        <v>343</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>97</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F506" t="s">
+        <v>339</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>100</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F507" t="s">
+        <v>352</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>103</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F508" t="s">
+        <v>339</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>106</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F509" t="s">
+        <v>339</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>109</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F510" t="s">
+        <v>498</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>112</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F511" t="s">
+        <v>339</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
         <v>115</v>
       </c>
-      <c r="D483" t="s">
-[...12 lines deleted...]
-        <v>1580</v>
+      <c r="D512" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F512" t="s">
+        <v>339</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1656</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -17907,50 +18839,79 @@
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
     <hyperlink ref="G463" r:id="rId462"/>
     <hyperlink ref="G464" r:id="rId463"/>
     <hyperlink ref="G465" r:id="rId464"/>
     <hyperlink ref="G466" r:id="rId465"/>
     <hyperlink ref="G467" r:id="rId466"/>
     <hyperlink ref="G468" r:id="rId467"/>
     <hyperlink ref="G469" r:id="rId468"/>
     <hyperlink ref="G470" r:id="rId469"/>
     <hyperlink ref="G471" r:id="rId470"/>
     <hyperlink ref="G472" r:id="rId471"/>
     <hyperlink ref="G473" r:id="rId472"/>
     <hyperlink ref="G474" r:id="rId473"/>
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
     <hyperlink ref="G480" r:id="rId479"/>
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>