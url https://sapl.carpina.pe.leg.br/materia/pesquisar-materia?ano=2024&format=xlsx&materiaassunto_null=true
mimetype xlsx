--- v0 (2025-11-29)
+++ v1 (2026-04-20)
@@ -51,1701 +51,1701 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ata1</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/</t>
+    <t>http://sapl.carpina.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 12 SESSÃO ORDINÁRIA DO DIA DE 05 DE NOVEMBRO DE 2024</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ATA DA SESSAO ORDINARIA DE N°13</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ATA DA 14 SESSÃO ORDINÁRIA DO DIA DE 26 DE NOVEMBRO DE 2024</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA DO DIA 17 DE DEZEMBRO DE 2024</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Oral</t>
   </si>
   <si>
     <t>Xandinho</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/310/reqv_001-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/310/reqv_001-2024.pdf</t>
   </si>
   <si>
     <t>ALEXANDRE BARBOSA DE ANUNCIAÇÃO FILHO, Vereador com assento nessa Casa Legiferante, pelo Partido Republicanos, requer à Mesa_x000D_
 que, consultado o Plenário na forma regimental, seja, oficiado ao Exmo. Sr. MANUEL SEVERINO DA SLVA, Prefeito do Carpina, e ao limo. Sr. PAULO_x000D_
 RIBEIRO, Secretário d~ Obras, .proposção no sentido, de que os mesmos, providenciem a retomada das obras das quadras do Parque de Eventos_x000D_
 J.Cândido.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Manu Lapa</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/316/reqv_002-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/316/reqv_002-2024.pdf</t>
   </si>
   <si>
     <t>MARDUQUEU GRIGORIO PEREIRA JÚNIOR ,Vereador com assento nesta Casa Leqiferanta-pato Partido União Brasil- UNIÃO, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o .' mesmo, através da Secretaria de Obras e de Turismo, Cultura e Esportes, providencie a reforma em geral e regularização dos laudos técnicos do estádio municipal Paulo Petribu, o qual está precisando urgentemente de recolocação dos refletores, trocas dos gramados e dos alambrados, reforma dos vestiários e banheiros com pintura é trocas de bacias sanitárias' e chuveiro ,colocação de novas cerâmicas e piso emborrachados, trocas de torneiras, recolocação do gesso e cobertura dos vestiários e pintura em geral de todo estádio e regularização dos Iaudos do CREA, da Vigilância Sanitária, Celpe, Corpo de Bombeiros, Polícia Militar (Choque) e da Federação Pernambucana de Futebol.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Manuel Severino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_lei_001.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_lei_001.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração dos membros do Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_lei_002.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_lei_002.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo de Honorários sucumbenciais e fixa critérios para o rateio dos honorários de sucumbência aos procuradores, Advogados e_x000D_
 Assessores Jurídicos do município de Carpina-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_lei_003.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_lei_003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nO1.574 de 30 de dezembro de 2014 e dispõe sobre as políticas públicas para a primeira infância do município do Carpina, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_lei_004.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_lei_004.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento extraordinário do Passivo Fundef, com a definição da destinação dos recursos, dos percentuais e critérios para o rateio dos recursos entre os beneficiados.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_lei_006.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_lei_006.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial e dá outras providencias.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_lei_007.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_lei_007.pdf</t>
   </si>
   <si>
     <t>Institui o Piso Salarial dos profissionais da educação básica do município nos termos da Lei nO.11.738/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_lei_008.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_lei_008.pdf</t>
   </si>
   <si>
     <t>Estrutura a Procuradoria Municipal de Carpina-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_15-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_15-2024.pdf</t>
   </si>
   <si>
     <t>LEI ORÇAMENTARIA ANUAL (LOA) 2025</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/393/projeto_do_executivo_017-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/393/projeto_do_executivo_017-2024.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do município de carpina estado de Pernambuco do sistema nacional de segurança alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança alimentar e nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/424/projeto_de_lei_executivo_n19-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/424/projeto_de_lei_executivo_n19-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A AUTORIZAÇÃO DE PERMUTA DE ÁREA VERDE LOCALIZADA NO ÂMBITO DO MUNiCíPIO DE CARPINA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara</t>
   </si>
   <si>
     <t>Joel Lanches</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/381/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/381/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Cria o Bairro Reserva do Trapuá, Conforme mapa anexo, o qual Será parte integrante desta lei.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>serviço de Disque Denúncia de Maus Tratos e Abandono de Animais, no âmbitos e do Municípios de Carpina, e da outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>Denomina de Creche Professora Lenice Bernado, Localiza na 2º Travessa da Rua Benediata Borges da Silva, Nº 26, Bairro Santo Antônio, Carpina- PE</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/402/004-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/402/004-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.934 de 10 de abril de 2023, para incluir dispositivos que regulamentam a dispensa de Licitação e as pequenas compras e prestação de serviços de pronto pagamento no âmbito do poder Legislativo Municipal de Carpina, revoga artigos, e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Eliton Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/399/projeto_de_lei_005-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/399/projeto_de_lei_005-2024.pdf</t>
   </si>
   <si>
     <t>que altera artigos da lei 1.585 de 03 de julho de 2015, que regulamenta o serviço de táxi no município de Carpina/PE.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/349/006-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/349/006-2024.pdf</t>
   </si>
   <si>
     <t>Esta Lei institui o Estatuto Municipal da Igualdade Racial e objetiva a superação Da discriminação racial.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/350/008-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/350/008-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a readequação dos vencimentos dos servidores da câmara municipal ao salário-mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dedé Lanche</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/351/009-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/351/009-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de rua Hilton Correia de Melo a rua I do loteamento Carneiro Leão e dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/352/010-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/352/010-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Conscientização e Incentivo da Doação de Sangue, Órgãos, Tecidos e Leite Materno - Promoção 3D, no Município de Carpina.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Preto do IPSEP</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/400/011-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/400/011-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedida o titulo de utilidade publica a associação dos artista de carpina.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Wedja de Bila</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/398/012-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/398/012-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de rua domingo Sávio a terceira rua a direita após o cemitério campo da saudade no loteamento teto de povo 3 no bairro santo Antônio.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/397/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/397/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feira Multicultural no município de Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2023-2024)</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal, instituindo o programa de Governo Digital da Câmara Municipal de Carpina – Pernambuco.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/395/projeto_de_lei_016-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/395/projeto_de_lei_016-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Federal nº 12.527, de 18 de novembro de 2011 (Lei de Acesso à Informação), no âmbito da Câmara Municipal de Carpina - Pernambuco.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/396/018-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/396/018-2024.pdf</t>
   </si>
   <si>
     <t>Decreta a trocas gradativa dos sinais sonoro nas instituicao de ensino publicas em beneficio das pessoas com transtorno do especto autistas(tea) no municipio de carpina e da outras providencias.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/394/019-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/394/019-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do selo de empresa Amiga do aprendiz no município de Marisol e da outras providencias.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/401/020-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/401/020-2024.pdf</t>
   </si>
   <si>
     <t>Fica denominada de rua Maria de lourdes do nascimento e da outras providencias.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/353/021-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/353/021-2024.pdf</t>
   </si>
   <si>
     <t>Institui o dia 21 de setembro como o dia municipal do Desbravador Carpinense e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Denomina-se Rua Professor Lindemberg Luís de Oliveira Lima, a 2a Travessa Francisco Viana, Santo Antônio.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/354/23-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/354/23-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de praça Manoel Aprígio de Carvalho a praça localizada na rua Jornal Voz do Planalto, no bairro Santa Cruz.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/375/024-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/375/024-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Professor Rocha Melo.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/376/025-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/376/025-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Adalgisa Farias de Oliveira, a Travessa Padre Melo, Santo Antônio,</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>G Motos</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/377/026-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/377/026-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua dos ipês a rua 01 do loteamento Jardins do Bosque do bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/378/028-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/378/028-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Carlos Roberto Pinheiros a rua 02 do loteamento Jardim do Bosque do bairro Santa Terezinha e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_028-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_028-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Júlio Luiz de Moura, a via de acesso Rua Dois do bairro Santo Antônio e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/380/029-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/380/029-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se a Rua Geraldo Pedrosa da Silva, a Quarta Travessa da Avenida Neném Mara no bairro do Cajá, Carpina/PE.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/404/030-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/404/030-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe alteração da lei n°1.583/2015 sobre a concessão de diárias do poder legislativos e da outras providencias.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/389/031-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/389/031-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Leda Pessoa Guerra de Lima a rua 03 do loteamento Jardins do Bosque do bairro Santa Terezinha e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/390/032-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/390/032-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Deusdeth Tavares Santos a rua 04 do loteamento Jardins do Bosque do bairro Santa Terezinha e dá outras providências</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/405/033-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/405/033-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Severino Alexandre de Lima a terceira travessa depois da Rua Madre Virgínia à esquerda e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/391/034-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/391/034-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se Rua Palmeiras Imperial a rua 05 do loteamento Jardins do Bosque do bairro Santa Terezinha e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/384/035-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/384/035-2024.pdf</t>
   </si>
   <si>
     <t>Determina que a "Feirinha" do Santo Antônio seja fixada na Rua Ernani Farias de Miranda e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Aldinho do Danone</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/411/projeto_de_lei_036-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/411/projeto_de_lei_036-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Severino Alves Barreto o trecho que compreende a estrada de Canafistula até a 1ªTravessa vila João Brasil na Comunidade Rural de Caraúba Torta e dá outras providências</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/410/projeto_de_lei_037-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/410/projeto_de_lei_037-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua Manoel João Carneiro o trecho que compreende da 1ª Travessa Vila João Brasil até a travessa que dá acesso ao Engenho Angústia na Comunidade Rural de Caraúba Torta e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_038-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_038-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Rua José Cosmo de Santana o trecho da travessa do Engenho Angústia até a estrada que dá acesso à vila Caramuru, na Comunidade Rural de Caraúba Torta e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_039-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_039-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: Fica denominada a Rua Projetada A, de rua Raimundo Nonato de Oliveira, localizado no loteamento Carneiro Leão a e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_040-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_040-2024.pdf</t>
   </si>
   <si>
     <t>Institui-se a obrigatoriedade do ensino da língua de sinais nas instituições de ensino do Município de Carpina.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/386/042-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/386/042-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento das feiras e mercado público do Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/387/043-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/387/043-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações dos Conselhos Municipais na página oficial da prefeitura e nas redes sociais oficiais, assim como da Câmara Municipal do Carpina e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/388/044-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/388/044-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e Defesa dos Animais (COMDEA) e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/392/020-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/392/020-2024.pdf</t>
   </si>
   <si>
     <t>Fica denominada rua Maria de Lourdes do nascimentos e das outras providencias.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/406/046-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/406/046-2024.pdf</t>
   </si>
   <si>
     <t>denominada de Rua Albertino Pantaleão a via local 03 no Bairro da Florestinha e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/412/projeto_de_lei_047-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/412/projeto_de_lei_047-2024.pdf</t>
   </si>
   <si>
     <t>Denomina-se de Arlinda Maria de Oliveira o posto de saúde do bairro Santo Antônio e dá outras providências</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/418/projeto_de_lei_048-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/418/projeto_de_lei_048-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Informação ao Cidadão (SIC) e suas regulamentações, conforme disposições da Lei Federal nº 12.527, de 18 de novembro de 2011, e Lei Municipal 2.016 de 06 de maio de 2024 na Câmara Municipal de Carpina, Pernambuco.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/403/049-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/403/049-2024.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL N°1.755 DE 23 NOVEMBRO 2020, QUE AUTORIZAVA A ALIENAÇÃO DE IMÓVEL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/420/050-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/420/050-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Aviso de Privacidade e Cookies do sítio eletrônico da Câmara Municipal de Carpina, Estado de Pernambuco, em consonância com a Lei Federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais) e Lei nº 1.993 de 14 de março de 2024 (LGPD no âmbito da Câmara_x000D_
 Municipal de Carpina).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/421/051-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/421/051-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Arquivo Público e Tabela de Temporalidade Documental da Câmara Municipal de Carpina, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/422/052-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/422/052-2024.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio cultural e material do Município do Carpina o quadro do Dr. Murilo Silva e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/433/053-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/433/053-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: Fica renomeada a Rua Frei Caneca no Santo Antônio de Rua William Coelho Muniz.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/434/054-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/434/054-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: Fica nomeada a primeira Escola Municipal do Bairro do Cajá (7ª etapa) de Ruy Meira Freire.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/348/001-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/348/001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução do número de vereadores e dá outras providencias</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_resolucao_002-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>Título de cidadã carpinese a Sra. Ana Lúcia Bernardo de Almeida Nascimento</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_resolucao_002-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>fica concedido o título de cidadão carpinense ao Sr. José Marques da Silva Morais e da outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Gaspar da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_resolucao_003-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_resolucao_003-2024.pdf</t>
   </si>
   <si>
     <t>fica concedido o título de cidadão carpinense ao Sr. Joseildo Pereira de Melo e da outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Véi do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_resolucao_004-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_resolucao_004-2024.pdf</t>
   </si>
   <si>
     <t>fica concedido o título de cidadão carpinense ao Sr. Ernandes Gomes da Silva e da outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Sargento Miranda</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_resolucao_005-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_resolucao_005-2024.pdf</t>
   </si>
   <si>
     <t>fica concedido o título de cidadão carpinense ao Sr. João Francisco de Albuquerque Borba e da outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_resolucao_006-2024_-_sapl.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_resolucao_006-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>Autoriza e regulamenta a instalação e utilização de Painel Eletrônico na Câmara Municipal de Carpina, Estado de Pernambuco, e dá outras Providências Correlatas.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_resolucao_007-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_resolucao_007-2024.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de cidadão carpinense ao Sr. Everaldo Gaião Borba e da outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_resolucao_008-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_resolucao_008-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense ao sr. Sérgio Murilo Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_resolucao_009-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_resolucao_009-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense a Sra. Maria José de Melo da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Guilherme de Lia</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_resolucao_011-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_resolucao_011-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense ao Sr. Pastor Ailton José Alves e dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_resolucao_012-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_resolucao_012-2024.pdf</t>
   </si>
   <si>
     <t>concede o título de cidadão carpinense ao Sr. Anderson Ferreira Rodrigues e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Irmão Roberto da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_resolucao_013-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_resolucao_013-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense ao Sr. Eduardo Leite de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Faraó</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_resolucao_014-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_resolucao_014-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense ao Sr. Joaquim Varela Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_resolucao_015-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_resolucao_015-2024.pdf</t>
   </si>
   <si>
     <t>concede o título de cidadão carpinense a Sra. Maria Eduarda Baima Teixeira Gouveia e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Marcinho do Pastel</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_resolucao_016-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_resolucao_016-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense a Sra. Ana Karyne Rodrigues Silveira e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Amiga Da Paz</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_resolucao_017-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_resolucao_017-2024.pdf</t>
   </si>
   <si>
     <t>concede o título de cidadão carpinense ao Sr. Severino Ferreira de Souza e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_resolucao_019-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_resolucao_019-2024.pdf</t>
   </si>
   <si>
     <t>concede o título de cidadão carpinense ao Sr. José Carlos da Silva Gabriela e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_resolucao_019-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_resolucao_019-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão carpinense a Sra. Governadora Raquel Teixeira Lyra Lucena e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_resolucao_006-2024_-_sapl.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_resolucao_006-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Guilherme de Lia, Preto do IPSEP</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/425/projeto_de_resolucao_021-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/425/projeto_de_resolucao_021-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: concede o título de cidadão carpinense ao Sr. Lyndon Johnson de Andrade Carneiro.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_resolucao_022-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_resolucao_022-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: Concede Título de Cidadão Carpinense O Sr. Alexandre Barbosa Da anunciação filho E dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/427/projeto_de_resolucao_023-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/427/projeto_de_resolucao_023-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: concede o título de cidadão carpinense ao Sr. Vinícius Monteiro Borba</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/428/projeto_de_resolucao_024-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/428/projeto_de_resolucao_024-2024.pdf</t>
   </si>
   <si>
     <t>Ementa: concede o título de cidadão carpinense ao Sr. Severino José do Nascimento.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Requerimento Escrito</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req_001-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req_001-2024.pdf</t>
   </si>
   <si>
     <t>JOSENILDO BERNARDO GOMES, Vereador com assento nessa Casa Legiferante, pelo Partido Movimento Democrático Brasileiro - MOB; requer à_x000D_
 Mesa que, consultado o Plenário na forma reqirnental, seja oficiado ao' Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no_x000D_
 sentido de que o mesmo, adote as medidas necessárias objetivando a construção de uma placa de boas-vindas, no trevo da cidade:</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/296/reql_002-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/296/reql_002-2024.pdf</t>
   </si>
   <si>
     <t>ERALDO JOSÉ DO NASCIMENTO, Vereador com assento nessa Casa Legiferante, pelo Partido Trabalhista Brasileiro - PTB, requer à Mesa que, consultado o Plenário na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, providencie a construção de um banheiro público na rua da Feirinha.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Júnior de Salete</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/297/reql_003-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/297/reql_003-2024.pdf</t>
   </si>
   <si>
     <t>MARDUQUEU Gt~IGORIO PEREIRA ,JÚNIOR, Vereador com assento nessa Casa Legiferante, pelo Partido Trabalhista Brasileiro - PTB, requer à Mesa que, consultado. o Plenário na forma regimental, seja oficiado ao posição no sentido de que o mesmo, adote as medidas necessárias objetivando a_x000D_
 suspensão de cobranças para os moradores de Carpiria que residem nas ruas e bairros que não chegam água, como também que regularize esse_x000D_
 abastecimento de água urgente, pois, o nosso povo carpinense está sofrendo com esse desserviço da Compesa há anos.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/302/reql_004-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/302/reql_004-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA, Vereador com assento nessa Casa Legiferante, pelo Partido Movimento Democrático Brasileiro - MDB, requer à_x000D_
 Mesa que, consultado o Plenário na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e ao limo. Sr._x000D_
 PAULO RIBEIRO DE LEMOS FILHO, Secretário de Obras, proposição no sentido de que os mesmos, tomem as medidas' cabíveis objetivando a_x000D_
 construção do calçamento e saneamento da Rua José Sales no Bairro Novo.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Cássia do Moinho</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/306/req_007-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/306/req_007-2024.pdf</t>
   </si>
   <si>
     <t>KÁSSIA GEANE DE ARRUDA MASSENA, Vereador com assento nessa Casa Legiferante, pelo Partido União Brasil - UNIÃO, requer à Mesa que, consultado o Plenário na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e ao limo. Sr. JOSÉ FERREIRA FILHO, Secretário De Educação, proposição no sentido de que os mesmos, providenciem a disponibilização de transporte universitário para o polo da UNINASSAU em Carpina, no shopping Carpina, no turno da noite, uma vez que por ser de difícil acesso para quem não possui meio de transporte_x000D_
 particular e pela inexistência de transporte público no horário noturno, muitos estudantes poderão ser prejudicados. São cerca de sessenta estudantes sem condições de arcar com o transporte no turno das '19:00h as 21 :30h e que dependem dessa intervenção para poderem assistir as aulas .</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/307/req_008-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/307/req_008-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA, Vereador com assento nessa Casa Legiferante, pelo Partido Comunista do Brasil - PC do B, requer à Mesa que,_x000D_
 consultado o Plenário na forma regimental, sela oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e ao limo. Sr. PAULO RIBEIRO DE LEMOS FILHO, Secretário de Obras, proposição no sentido de que os mesmos, tornem às medidas cabíveis objetivando a construção de uma praça tipo academia da cidade em Jardim Neópolis, no bairro Novo.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/303/req_009-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/303/req_009-2024.pdf</t>
   </si>
   <si>
     <t>MARDUQUEUGRIGORIO PEREIRA JÚNIOR, Vereador com assento nessa Casa Legiferante" pelo Partido União Brasil - UNIÃO, requer à Mesa que, . ,_x000D_
 consultado o Plenário na forma regimental, seja oficiado ao . Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no_x000D_
 sentido de que o mesmo, através da Secretaria de Obras, providencie a limpeza do matagal, retirada do lixo e entulhos e troca da iluminação por_x000D_
 lâmpadas de led na rua Alberto Freire no bairro do Cajá, rua ao lado do cemitério São Sebastião no centro da cidade.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req_010-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req_010-2024.pdf</t>
   </si>
   <si>
     <t>ERALDO JOSÉ DO NASCIMENTO, Vereador com assento nessa Casa Legiferante, pelo Partido Trabalhista Brasileiro - PTB, requer à Mesa que, consultado o Plenário na forma regimental, seja oficiado ao , Exmo. Sr. MANUEL SEVERINO DA SILVA Prefeito do Carpina, proposição no sentido de que o mesmo, providencie a criação do serviço de assistência jurídica (Defensoria Pública Municipal) para a população de, baixa renda .</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/305/req_011-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/305/req_011-2024.pdf</t>
   </si>
   <si>
     <t>EMANUELA ROSA ARAÚJO PINTO LAPA, Vereadora com assento nessa Casa Legiferante, pelo Partido Movimento Trabalhista Brasileiro - PTB, requer à Mesa que, consultado o Plenário na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no_x000D_
 sentido de que o mesmo, através das secretarias e setores afins, encaminhe em caráter de urqência urgentíssima, o projeto de lei, que se trata do_x000D_
 pagamento do precatório do FUNDEF, o qual já esta em processamento de. repasse pela União, para o município realizar os pagamentos.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_012-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_012-2024.pdf</t>
   </si>
   <si>
     <t>WEDJA OLIVEIRA DE SOUSA, Vereadora com assento nesta Casa Legiferante, pelo Partido Solidariedade - SD, requer à mesa que, consultado o_x000D_
 Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, através da Secretaria de Meio Ambiente, providencie a poda e manutenção da árvore que se encontra na Av. José Otávio, de frente a autoescola Zanatta.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_013-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_013-2024.pdf</t>
   </si>
   <si>
     <t>MARDUQUEU GRIGORIO PEREIRA JÚNIOR, Vereador com assento nesta Casa Legiferante, pelo Partido União Brasil - UNIÃO, requer à mesa que,_x000D_
 consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o_x000D_
 mesmo, providencie a limpeza geral no matagal na entrada do Carneiro Leão, entulhos e metralhas na frente da subestação da Celpe na entrada do Carneiro Leão, e em todas as ruas da comunidade, como também colocação de lâmpadas em led em todas as ruas do loteamento, este serviço de mutirão deverá ser feito com urgência.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_015-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_015-2024.pdf</t>
   </si>
   <si>
     <t>ERALDO JOSÉ DO NASCIMENTO, Vereador com assento nesta Casa Legiferante, pelo Partido Trabalhista Brasileiro - PTB, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, providencie o calçamento e saneamento da rua 05, localizada no bairro de Três Marias.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req_016-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req_016-2024.pdf</t>
   </si>
   <si>
     <t>JOEL MANOEL PEREIRA, Vereador com assento nesta Casa Legiferante, pelo Partido Agir - AGIR, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e a lima. Sra. IZAURA PESSOA, Secretária da Mulher, proposição no sentido de que os mesmos, providenciem a implementação da Casa da Mulher no município de Carpina.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_018-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_018-2024.pdf</t>
   </si>
   <si>
     <t>KASSIA GEANE DE ARRUDA MASSENA, Vereadora com assento nesta Casa Legiferante, pelo Partido União Brasil - UNIÃO, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, e ao limo. Sr. PAULO RIBEIRO, proposição no sentido de que os mesmos, intervenham na situação da rua projetada 10, Santo Antônio, loteamento Quinta do Rosário, pois a mesma encontra-se com problemas sérios na iluminação e a falta de calçamento o que ocasiona muitos buracos que torna dificultoso o trânsito para carros e também para pedestres.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/308/req_020-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/308/req_020-2024.pdf</t>
   </si>
   <si>
     <t>ERALDO JOSÉ DO NASCIMENTO, Vereador com assento nessa Casa Legiferante, pelo Partido Trabalhista Brasileiro - PTB, requer à Mesa que,_x000D_
 consultado o Plenário na forma regimental .seja oficiado ao Exmo. sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, Proposição no_x000D_
 sentido de que o mesmo, providencie o calçamento. e saneamento da rua principal e as suas transversais localizadas por trás do Matadouro.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req_021-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req_021-2024.pdf</t>
   </si>
   <si>
     <t>JOSENILDO BERNARDO GOMES, Vereador com assento nessa Casa Legiferante, pelo Partido Movimento Democrático Brasileiro - MDB, requer à_x000D_
 Mesa que, consultado o Plenário na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no_x000D_
 sentido de que o mesmo, providencie uma cadeira odontológica para o posto de saúde do Loteamento Santana.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>JOSENILDO BERNARDO GOMES, Vereador com assento nesta Casa Legiferante, pelo Partido Movimento Democrático brasileiro-MDB requer_x000D_
 mesa que, consultado  Plenário, na forma regimental seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILV.A, Prefeito do carpina proposição no sentido_x000D_
 de que o mesmo, providencie a aquisição de uma UTI móvel. Veículo destinado ao atendimento e transporte de pacientes de a risco em emergência pré-hospitalares ou de transporte inter-hospitalar q e necessitam de cuidados médicos intensivos._x000D_
 '.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/325/req_026-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/325/req_026-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA, Vereador com assento nesta Casa Legiferante, pelo Partido Comunista do Brasil -Pc do B, requer à mesa que,_x000D_
 consultado o Plenário, ~ forma regimental, seja ciado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina,. Sr. PAULO RIBEIRO DE_x000D_
 LEMOS FILHO, Secretário de Obras, proposição o ser tido de que os mesmos tomem medidas  cabíveis objetivando a construção de uma ciclo faixa para a cidade de Carpina.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/326/req_028-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/326/req_028-2024.pdf</t>
   </si>
   <si>
     <t>KÁSSIA GEANE DE ARRUDA MASSENA Vereadora com assento nesta Casa Legiferante, pelo. Partido Democratas - DEM, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUELSEVERINO DA SILVA, Prefeito do Carpina, e a limo. Sr. PAULO RIBEIRO, .Secretário de Obras e Infraestrutura, proposição n sentido de que os mesmos, disponibilize de imediato maquina para passar na rua na rua José Jerônimo de Souza conhecida como estrada do feiticeiro, situada  Bairro Novo, nas proximidades da UPA-E, ,com vias de trazer solução imediata para rua que encontra-se esburacada. pela falta de calçamento e impedido o transito de veículos na localidade, prejudicando os moradores ali residente que constantemente pedem por uma solução.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req_032-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req_032-2024.pdf</t>
   </si>
   <si>
     <t>MANOEL FRANCISCO NUNES NETO, Vereador com assento nesta Casa Legiferante, pelo Partido Cidadania - CD, requer à mesa que, consultado_x000D_
 o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo,_x000D_
 providencie o serviço de coleta do lixo na comunidade de Três Paus.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req_033-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req_033-2024.pdf</t>
   </si>
   <si>
     <t>ERALDO JOSÉ DO NASCIMENTO, Vereador com assento nesta Casa Legiferante, pelo Partido Trabalhista Brasileiro - PT8, requer à mesa que,_x000D_
 consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA. Prefeito do Carpina, preposição no sentido de que o_x000D_
 mesmo, providencie a construção de um muro de arrimo na 5° Travessa da rua Neném Mara, no bairro do Cajá.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req_034-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req_034-2024.pdf</t>
   </si>
   <si>
     <t>VEREADOR MARDUQUEU GRIGORIO PEREIRA JUNIOR, requer que seja oficiado ao. Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no  sentido de que o mesmo. providencie a instalação de lâmpadas de iluminação em para toda extensão da avenida Rosita Freire, avenida' rádio, avenida aos emancipadores e rua Gercina Carneiro no bairro do Cajá e .suas transversais; as mesmas se encontram com bastante pontos na escuridão, prejudicando assim a segurança dos moradores.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req_035-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req_035-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA, Vereador com assento nesta Casa Legiferante, pelo Partido Comunista do Brasil - PC do B, requer à mesa que,_x000D_
 consultado o Plenário, na forma regimentai, seja oficiado ao Exmo. Sr..MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e ao limo. Sr. PAULO RIBEIRO DE_x000D_
 LEMOS FILHO, Secretário de Obras, proposição no sentido de que os mesmos tomem medidas cabíveis objetivando a construção do calçamento e saneamento da Rua Professor Rocha Melo, no bairro Novo.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Kakai</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req_036-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req_036-2024.pdf</t>
   </si>
   <si>
     <t>RICARDO JOSÉ BEZERRA DE FREITAS, Vereador com assento nesta Casa Legiferante, pelo Partido Republicanos, requer à mesa que, consultado o_x000D_
 Plenário, na forma regimental, seja oficiado ao Exrno. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e ao limo. Sr. PAULO RIBEIRO DE LEMOS_x000D_
 FILHO, Secretário de Obras, proposição no sentido de que os mesmos adotem as medidas necessárias objetivando a solução de um sério problema ocasionado no Loteamento Jardim Neópolis, onde várias casas estão sendo gravemente afetadas por uma canalização mal realizada, oferecendo riscos as residências até de desabamento. O problema está localizado na Rua Projetada 43, cujo um dos proprietários da residência fez uma denúncia na Secretaria de Obras e até o momento não foram tomadas nenhuma providência. A empresa responsável pelo loteamento é a LM Construções LTOA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/332/req_037-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/332/req_037-2024.pdf</t>
   </si>
   <si>
     <t>ELlTON LOPES DE SOUZA, Vereador com assento nesta Casa Legiferante, pelo Partido Democrático Trabalhista - POT, requer à mesa que,_x000D_
 . consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL J -SEVERINO DA SILVA, prefeito do Carpina, e ao limo. Sr. PAULO RIBEIRO DE LEMOS FILHO, Secretário de Obras, proposição no sentido de que os mesmos, providenciem a conclusão da construção do pontilhão e do calçamento da rua :.1 Rubens José da Silva, .Iocalizada no loteamento Jardim Neópolis, no Bairro Novo.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/333/req_039-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/333/req_039-2024.pdf</t>
   </si>
   <si>
     <t>WEDJA OLIVEIRA DE SOUSA. Vereadora com assento nesta Casa .' - Legiferante, pelo Partid6 Solidariedade - SD, requer à mesa que, consultado o_x000D_
 Plenário, na forma regimental, seja oficiado ao limo.SR Cícero MORAES, Secretário de Desenvolvimento Agrário do Estado de Pernambuco, proposição_x000D_
 no sentido de que mesmo, providencie a volta do programa "Leite para Todos", no município de Carpina.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_040-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_040-2024.pdf</t>
   </si>
   <si>
     <t>SEVERINO BORGES DA SILVA, Vereador com assento nesta Casa Legiferante, pelo Partido. Cidadania, requer à mesa quo, consultado o Plenário,_x000D_
 na forma regimental, seja oficiado ao Exrno. Sr. MANUEL SE\(..ERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo; providencie_x000D_
 um centro de especialidade ao autista (CEA.) no Bairro Santo Antônio; um espaço especializado ao acompanhamento de criança e de adolescente com transtorno ,do aspecto autista.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_041-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_041-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA Vereador com assento nesta Casa Legiferante, pelo Partido Comunista do Brasil - PC do B, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exrno. SCMANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no. sentido de que o_x000D_
 e mesmo, tome medidas cabíveis objetivando o calçamento e saneamento da Rua 49, no bairro Novo</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Marcelo Ferreiro</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req_042-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req_042-2024.pdf</t>
   </si>
   <si>
     <t>MARCELO JOSÉ DA SI,LVA, Vereador com assento nesta Casa Legiferante, pelo Partido Social Liberal - PSL requer à mesa que, consultado o_x000D_
 Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, viabilize um pala junino no bairro das Três Marias.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req_044-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req_044-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA, Vereador com assento nesta Casa Legiferante, pelo Partido Comunista do Brasil - PC do B, requer à mesa que,_x000D_
 consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o_x000D_
 mesmo, e ao  Sr. PAULO RIBEIRO DE LEMOS FILHO, Secretário de Obras, proposição no sentido de que os mesmos tomem medidas cabíveis_x000D_
 objetivando a limpeza dos canais no bairro Novo.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req_046-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req_046-2024.pdf</t>
   </si>
   <si>
     <t>CLODOALDO BRAZ DA ,SILVA LIMA, Vereador com assento nesta Casa Legiferante, pelo Partido Democrático Trabalhista - PD)", requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, e a lima. Sra. JACILENE_x000D_
 BOTAFOGO, Secretária de Saúde, proposição no sentido de que os mesmos, enviem um projeto de lei para esta casa, incorporando a gratificação de_x000D_
 Produtividade referente ao salário base da categoria dos Agentes de. Combate às Endemias.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/339/req_047-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/339/req_047-2024.pdf</t>
   </si>
   <si>
     <t>MÁRCIO ROBERTO DE SANTANA, Vereador com assento nesta Casa Legiferante, pelo Partido Comunista do Brasil - PC do B, requer à mesa que,_x000D_
 consultado o Plenário, na forma regimental, seja oficiado ao Exrno. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o_x000D_
 mesmo, e ao limo. Sr. PAULO RIBEIRO DE LEMOS FILHO, proposição no sentido de que os mesmos, providenciem a limpeza e reforma das praças da_x000D_
 cidade do Carpina.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req_048-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req_048-2024.pdf</t>
   </si>
   <si>
     <t>CLODOALDO BRAZ DA SILVA UMA, Vereador com assento nesta Casa Legiferante, pelo Partido Democrático Trabalhista - PDT, requer à mesa que, consultado o Plenário, na forma reqimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de_x000D_
 que o mesmo, realize a pavimentação asfáltica da rua Ernani Farias de Miranda começando da estátua de Santo Antônio até o cemitério Campo da Saudade, no Bairro Santo Antônio, também da rua que dá acesso ao Loteamento Novo do Muro e a rua principal do Loteamento Santana._x000D_
 J</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/341/req_049-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/341/req_049-2024.pdf</t>
   </si>
   <si>
     <t>JOEL MANOEL PEREIRA, Vereador com assento nesta Casa Legiferante, pelo Partido Novo, requer à mesa que, consultado o Plenário, na forma regimental, seja concedido VOTO DE APLAUSOS ao limo. Sr. Cláudio do Rego Barreto, pelo", serviços prestados ao espote e municipal, estadual e_x000D_
 nacional</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/342/req_050-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/342/req_050-2024.pdf</t>
   </si>
   <si>
     <t>JOSENILDO BERNARDO GOMES, Vereador com assento nesta Casa Legiferante, pelo Partido Movimento Democrático Brasileiro - MOB, requer à_x000D_
 mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, providencie a pavimentação asfáltica na Rua Sizenando Carneiro Leão, no loteamento Santana.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/343/req_055-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/343/req_055-2024.pdf</t>
   </si>
   <si>
     <t>JOSENILDO BERNARDO GOMES, Vereador com assento nesta Casa Legiferante, pelo Partido Movimento Democrático Brasileiro - MDB, requer à_x000D_
 mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, providencie uma UTI Móvel para Unidade Mista do Carpina.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/344/req_059-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/344/req_059-2024.pdf</t>
   </si>
   <si>
     <t>JOSENllDO BERNARDO GOMES, Vereador com assento nesta Casa Legiferante, pelo Partido Social Democrático - PSD, requer à mesa que, consultado o Plenário, na forma regimental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SilVA,. Prefeito do Carpina, proposição no sentido de que o_x000D_
 mesmo, providencie a construção. de uma quadra poliesportiva para o Loteamento Santana.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req_060-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req_060-2024.pdf</t>
   </si>
   <si>
     <t>JOSÉ MIRANDA DA ROCHA FILHO, Vereador .orn assento nesta Casa Legiferante, pelo Partido União Brasil - UNIÃO, requer à mesa que, consultado_x000D_
 o Plenário, na forma regirnental, seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sen ido de que G mesmo,_x000D_
 providencie a construção do calçamento na 2a Travessa Francisco Viana, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req_062-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req_062-2024.pdf</t>
   </si>
   <si>
     <t>JOEL MANOEL PEREIRA, Vereador com assento nesta Casa Legiferante, pelo Partido Novo, requer à mesa que, consultado o Plenário, na forma regimental, seja concedido-VOTO DE APLAUSOS ao limo. Aciaca, pelos serviços prestados na representatividade e união dos setores produtivos de_x000D_
 Carpina, do pequeno ao grande empresário .</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_no067.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_no067.pdf</t>
   </si>
   <si>
     <t>requer que seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito do Carpina, proposição no sentido de que o mesmo, tenha atenção quanto aos maquinários que passam nas ruas para receber calçamento. Há varias rua no bairro Novo, com danos nos encanamentos de COMPESA, fazendo dessa forma, que falte água nas torneiras dos moradores da localidade.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_no069.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_no069.pdf</t>
   </si>
   <si>
     <t>requer que seja oficiado ao Exmo. Sr. MANUEL SEVERINO DA SILVA, Prefeito de Carpina, proposição no sentido que o mesmo, providencie uma ambulância para o posto de saúde do bairro Aparecida.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/437/req_070-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/437/req_070-2024.pdf</t>
   </si>
   <si>
     <t>ELITON LOPES DE SOUZA, Vereador com assento nesta Casa Legiferante, requer à mesa que, consultado o Plenário, na forma regimental, cumpridas as_x000D_
 formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos votos de aplauso para nossa Carpinense Mariana Campos vice campeã mundial de karatê.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/438/req_071-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/438/req_071-2024.pdf</t>
   </si>
   <si>
     <t>ELITON LOPES DE SOUZA, Vereador com assento nesta Casa Legiferante, requer à mesa que, consultado o Plenário, na forma regimental, cumpridas as_x000D_
 formalidades legais contidas no Regimento Interno desta Casa, que seja inserido na ata de nossos trabalhos votos de aplauso para o engenheiro Lucas Borba pela determinação, compromisso e desenvoltura no serviço público na cidade de Carpina.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Dr. Paulo Fernando</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_14_2025_ubs_horario_estendido_assinado.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_14_2025_ubs_horario_estendido_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de uma Unidade Básica de Saúde (UBS), na região central da cidade, com expediente estendido até às 22h</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/415/emenda_lei_organica_001-2024-1.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/415/emenda_lei_organica_001-2024-1.pdf</t>
   </si>
   <si>
     <t>Modifica o parágrafo 1º, do artigo 67, da Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/429/emenda_impositiva_aditiva_n001-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/429/emenda_impositiva_aditiva_n001-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA ADITIVA Nº 001/2024 -“Compra de equipamentos e materiais necessários para instalação de uma sala odontológica no posto de saúde de Chã do Meio”</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/430/emenda_impositiva_aditiva_n002-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/430/emenda_impositiva_aditiva_n002-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA ADITIVA Nº 002/2024 - “Instalação e construção da sede da Associação de Moradores e Pequenos Produtores rurais de Limeira.”</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/431/emenda_aditiva_n001-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/431/emenda_aditiva_n001-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 001/2024 - “COMUNIDADE OBRA DE MARIA - OPUS MARIAE, CNPJ: 00.303.435/0007-09, no valor de R$ 50.000,00 (cinquenta mil reais).”</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/432/emenda_aditiva_n002-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/432/emenda_aditiva_n002-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 002/2024 - “INSTITUTO JOÃO DE TITO, CNPJ 47.927.946/0001-61, no valor de R$ 80.000,00 (oitenta mil reais)”</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/435/emenda_aditiva_n003-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/435/emenda_aditiva_n003-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 003/2024 - “ASSOCIAÇÃO DO BLOCO LÍRICO FLOR DOS TAMARINDOS, CNPJ: 31.108.421/0001-64, no valor de R$ 50.000,00 (cinquenta mil reais)”</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/436/emenda_aditiva_n004-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/436/emenda_aditiva_n004-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 004/2024 - “ASSOCIAÇÃO SALVANDO VIDAS COM JESUS, CNPJ: 25.401.863/0001-00, no valor de R$ 30.000,00 (trinta mil reais)”</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/439/emenda_aditiva_n005-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/439/emenda_aditiva_n005-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 005/2024 - “EXECUÇÃO DA LEI Nº 1973 DE 17 DE OUTUBRO DE 2023 QUE CRIA O PROGRAMA CNH SOCIAL”</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/440/emenda_aditiva_n006-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/440/emenda_aditiva_n006-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 006/2024 - “CONTRATAÇÃO DA COOPERATIVA DE TRABALHO DOS CATADORES DE MATERIAIS RECICLAVEIS DO CARPINA - COOPCACARP”</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/441/emenda_aditiva_n007-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/441/emenda_aditiva_n007-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 007/2024 - ASSOCIAÇÃO DOS AUTISTAS DE CARPINA (MOVIMENTO TEA CARPINA)</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/442/emenda_modificativa_no_001-2024.pdf</t>
+    <t>http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/442/emenda_modificativa_no_001-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2024 - Modifica o artigo 7º do projeto 015/2024 do Poder Executivo alterando a abertura de créditos suplementares para o valor correspondente de até 40% (quarenta por cento) da despesa fixada no orçamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2052,68 +2052,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/310/reqv_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/316/reqv_002-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_lei_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_lei_002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_lei_003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_lei_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_lei_006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_lei_007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_lei_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/393/projeto_do_executivo_017-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/424/projeto_de_lei_executivo_n19-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/381/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/402/004-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/399/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/349/006-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/350/008-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/351/009-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/352/010-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/400/011-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/398/012-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/397/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/395/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/396/018-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/394/019-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/401/020-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/353/021-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/354/23-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/375/024-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/376/025-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/377/026-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/378/028-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/380/029-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/404/030-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/389/031-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/390/032-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/405/033-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/391/034-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/384/035-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/411/projeto_de_lei_036-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/410/projeto_de_lei_037-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_038-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_039-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_040-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/386/042-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/387/043-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/388/044-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/392/020-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/406/046-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/412/projeto_de_lei_047-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/418/projeto_de_lei_048-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/403/049-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/420/050-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/421/051-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/422/052-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/433/053-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/434/054-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/348/001-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_resolucao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_resolucao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_resolucao_006-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_resolucao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_resolucao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_resolucao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_resolucao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_resolucao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_resolucao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_resolucao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_resolucao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_resolucao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_resolucao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_resolucao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_resolucao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_resolucao_006-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/425/projeto_de_resolucao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_resolucao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/427/projeto_de_resolucao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/428/projeto_de_resolucao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req_001-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/296/reql_002-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/297/reql_003-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/302/reql_004-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/306/req_007-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/307/req_008-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/303/req_009-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req_010-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/305/req_011-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_012-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_013-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_015-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req_016-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_018-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/308/req_020-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req_021-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/325/req_026-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/326/req_028-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req_032-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req_033-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req_034-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req_035-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req_036-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/332/req_037-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/333/req_039-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_040-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_041-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req_042-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req_044-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req_046-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/339/req_047-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req_048-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/341/req_049-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/342/req_050-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/343/req_055-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/344/req_059-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req_060-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req_062-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_no067.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_no069.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/437/req_070-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/438/req_071-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_14_2025_ubs_horario_estendido_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/415/emenda_lei_organica_001-2024-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/429/emenda_impositiva_aditiva_n001-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/430/emenda_impositiva_aditiva_n002-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/431/emenda_aditiva_n001-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/432/emenda_aditiva_n002-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/435/emenda_aditiva_n003-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/436/emenda_aditiva_n004-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/439/emenda_aditiva_n005-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/440/emenda_aditiva_n006-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/441/emenda_aditiva_n007-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/442/emenda_modificativa_no_001-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/310/reqv_001-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/316/reqv_002-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/317/projeto_lei_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_lei_002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_lei_003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_lei_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/321/projeto_lei_006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_lei_007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_lei_008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/393/projeto_do_executivo_017-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/424/projeto_de_lei_executivo_n19-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/381/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/382/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/383/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/402/004-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/399/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/349/006-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/350/008-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/351/009-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/352/010-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/400/011-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/398/012-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/397/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/395/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/396/018-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/394/019-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/401/020-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/353/021-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/354/23-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/375/024-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/376/025-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/377/026-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/378/028-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/379/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/380/029-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/404/030-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/389/031-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/390/032-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/405/033-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/391/034-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/384/035-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/411/projeto_de_lei_036-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/410/projeto_de_lei_037-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/385/projeto_de_lei_038-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_039-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_040-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/386/042-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/387/043-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/388/044-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/392/020-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/406/046-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/412/projeto_de_lei_047-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/418/projeto_de_lei_048-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/403/049-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/420/050-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/421/051-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/422/052-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/433/053-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/434/054-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/348/001-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/373/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/374/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/370/projeto_de_resolucao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/371/projeto_de_resolucao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_resolucao_006-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/372/projeto_de_resolucao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_resolucao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_resolucao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_resolucao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_resolucao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/362/projeto_de_resolucao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/363/projeto_de_resolucao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/364/projeto_de_resolucao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/365/projeto_de_resolucao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/367/projeto_de_resolucao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/368/projeto_de_resolucao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_resolucao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/358/projeto_de_resolucao_006-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/425/projeto_de_resolucao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_resolucao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/427/projeto_de_resolucao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/428/projeto_de_resolucao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/301/req_001-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/296/reql_002-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/297/reql_003-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/302/reql_004-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/306/req_007-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/307/req_008-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/303/req_009-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/304/req_010-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/305/req_011-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/311/req_012-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/312/req_013-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/313/req_015-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/314/req_016-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/315/req_018-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/308/req_020-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/309/req_021-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/325/req_026-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/326/req_028-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/327/req_032-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/328/req_033-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/329/req_034-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/330/req_035-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/331/req_036-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/332/req_037-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/333/req_039-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req_040-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req_041-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req_042-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req_044-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req_046-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/339/req_047-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req_048-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/341/req_049-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/342/req_050-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/343/req_055-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/344/req_059-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req_060-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req_062-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/407/requerimento_no067.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/408/requerimento_no069.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/437/req_070-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/438/req_071-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/631/requerimento_14_2025_ubs_horario_estendido_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/415/emenda_lei_organica_001-2024-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/429/emenda_impositiva_aditiva_n001-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/430/emenda_impositiva_aditiva_n002-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/431/emenda_aditiva_n001-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/432/emenda_aditiva_n002-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/435/emenda_aditiva_n003-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/436/emenda_aditiva_n004-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/439/emenda_aditiva_n005-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/440/emenda_aditiva_n006-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/441/emenda_aditiva_n007-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carpina.pe.leg.br/media/sapl/public/materialegislativa/2024/442/emenda_modificativa_no_001-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>